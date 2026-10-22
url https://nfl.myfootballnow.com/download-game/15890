--- v0 (2026-10-02)
+++ v1 (2026-10-22)
@@ -569,51 +569,51 @@
   <si>
     <t>#6 Michael Fox - K</t>
   </si>
   <si>
     <t>#66 Robert Langham - LG</t>
   </si>
   <si>
     <t>#70 Carlos Becker - LG</t>
   </si>
   <si>
     <t>#55 Timothy Munday - MLB</t>
   </si>
   <si>
     <t>#94 Matthew Wells - RDE</t>
   </si>
   <si>
     <t>#93 Jeremy Marrero - LDE</t>
   </si>
   <si>
     <t>#54 Jose Delgado - MLB</t>
   </si>
   <si>
     <t>(9:39) 6-Michael Fox kicks 75 yards from DEN 35 to LAC -10. Touchback.</t>
   </si>
   <si>
-    <t>#28 Merlin Finch - RB</t>
+    <t>#39 Merlin Finch - RB</t>
   </si>
   <si>
     <t>LAC 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>Nickel Normal CB3 LB Blitz</t>
   </si>
   <si>
     <t>1-10-LAC 25 (9:39) 33-Clark Carter ran to LAC 33 for 8 yards. Tackle by 25-Justin Fox.</t>
   </si>
   <si>
     <t>#9 Douglas Jeffries - QB</t>
   </si>
   <si>
     <t>#33 Clark Carter - RB</t>
   </si>
   <si>
     <t>#89 Jack Lane - TE</t>
   </si>
   <si>
     <t>#83 Michael Sheldon - WR</t>
   </si>