--- v0 (2026-10-02)
+++ v1 (2026-10-22)
@@ -512,51 +512,51 @@
   <si>
     <t>#90 James Yu - DT</t>
   </si>
   <si>
     <t>#48 Geoffrey Hale - CB</t>
   </si>
   <si>
     <t>#45 Alfredo Short - SS</t>
   </si>
   <si>
     <t>13:42</t>
   </si>
   <si>
     <t>KCY 10</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-10-KCY 10 (13:41) 25-Marshall Bowen ran for 10 yards. TOUCHDOWN! MIA 6 KCY 0</t>
   </si>
   <si>
-    <t>#42 Charles Clayton - FB</t>
+    <t>#69 Charles Clayton - LG</t>
   </si>
   <si>
     <t>#81 Herman Vanwyk - TE</t>
   </si>
   <si>
     <t>#85 Russ Howard - TE</t>
   </si>
   <si>
     <t>#97 Roy Quigley - RDE</t>
   </si>
   <si>
     <t>13:37</t>
   </si>
   <si>
     <t>KCY 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(13:38) Extra point GOOD by 3-William Spurlock. MIA 7 KCY 0</t>
   </si>