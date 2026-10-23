--- v0 (2026-10-02)
+++ v1 (2026-10-23)
@@ -506,51 +506,51 @@
   <si>
     <t>1-10-SFO 25 (14:49) 31-Stephen Lundberg ran to SFO 25 for a short gain. Tackle by 39-William Weaver.</t>
   </si>
   <si>
     <t>#4 Elliott Singer - QB</t>
   </si>
   <si>
     <t>#31 Stephen Lundberg - RB</t>
   </si>
   <si>
     <t>#40 Guadalupe Terry - FB</t>
   </si>
   <si>
     <t>#14 Robert Williams - WR</t>
   </si>
   <si>
     <t>#18 Mario Hester - WR</t>
   </si>
   <si>
     <t>#83 Henry  Ellard - WR</t>
   </si>
   <si>
     <t>#71 Christopher Becker - LT</t>
   </si>
   <si>
-    <t>#75 Brian Martin - LT</t>
+    <t>#75 Brian Martin - C</t>
   </si>
   <si>
     <t>#58 Robert Sharma - C</t>
   </si>
   <si>
     <t>#63 Jack Steen - RG</t>
   </si>
   <si>
     <t>#61 Thomas Miller - RT</t>
   </si>
   <si>
     <t>#98 John Harlan - DT</t>
   </si>
   <si>
     <t>#58 James Hall - DT</t>
   </si>
   <si>
     <t>#97 Joseph Carpenter - DT</t>
   </si>
   <si>
     <t>#94 Arthur McLachlan - RDE</t>
   </si>
   <si>
     <t>#90 Billy Forster - MLB</t>
   </si>