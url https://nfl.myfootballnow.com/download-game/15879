--- v0 (2026-10-02)
+++ v1 (2026-10-24)
@@ -614,51 +614,51 @@
   <si>
     <t>#34 Neal Wagner - RB</t>
   </si>
   <si>
     <t>#38 David Garcia - FB</t>
   </si>
   <si>
     <t>#84 Kim Pierce - TE</t>
   </si>
   <si>
     <t>#80 James Rhodes - WR</t>
   </si>
   <si>
     <t>#11 Jose Shugart - WR</t>
   </si>
   <si>
     <t>#58 David Hipple - LT</t>
   </si>
   <si>
     <t>#65 George Frost - C</t>
   </si>
   <si>
     <t>#63 Steven Harrell - RG</t>
   </si>
   <si>
-    <t>#78 Nigel Tran - RT</t>
+    <t>#53 Nigel Tran - RT</t>
   </si>
   <si>
     <t>#74 Willie Aguila - DT</t>
   </si>
   <si>
     <t>#71 Timothy Bloss - DT</t>
   </si>
   <si>
     <t>#43 Willard Jimenez - SLB</t>
   </si>
   <si>
     <t>#46 Greg Renteria - MLB</t>
   </si>
   <si>
     <t>#39 Brandon Ferguson - FS</t>
   </si>
   <si>
     <t>9:52</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>