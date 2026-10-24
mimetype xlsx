--- v0 (2026-10-02)
+++ v1 (2026-10-24)
@@ -353,78 +353,78 @@
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-TBY 25 (15:00) 14-Stan Page pass complete to 34-Jason Smith to TBY 44 for 19 yards. 34-Jason Smith made a great move on the CB.</t>
   </si>
   <si>
     <t>#14 Stan Page - QB</t>
   </si>
   <si>
     <t>#34 Jason Smith - RB</t>
   </si>
   <si>
     <t>#28 Tony Brady - FB</t>
   </si>
   <si>
     <t>#81 Robert Sherwin - TE</t>
   </si>
   <si>
     <t>#87 Michael Schwartz - WR</t>
   </si>
   <si>
-    <t>#14 Michael Watson - WR</t>
+    <t>#89 Michael Watson - WR</t>
   </si>
   <si>
     <t>#51 Gregory Deegan - LT</t>
   </si>
   <si>
     <t>#75 John Gleason - LG</t>
   </si>
   <si>
     <t>#72 Matthew Stephenson - C</t>
   </si>
   <si>
     <t>#68 Luke Mead - RG</t>
   </si>
   <si>
     <t>#74 Jack Thompson - RG</t>
   </si>
   <si>
     <t>#59 Andre Post - LDE</t>
   </si>
   <si>
     <t>#53 Jackie Cox - DT</t>
   </si>
   <si>
     <t>#75 Robert Aguilar - DT</t>
   </si>
   <si>
-    <t>#96 Timothy Hill - RDE</t>
+    <t>#96 Timothy Hill - DT</t>
   </si>
   <si>
     <t>#67 Jared Manning - SLB</t>
   </si>
   <si>
     <t>#91 Scott Lang - MLB</t>
   </si>
   <si>
     <t>#99 Brandon Steger - SLB</t>
   </si>
   <si>
     <t>#22 William Williams - CB</t>
   </si>
   <si>
     <t>#42 Stephen Obrian - SS</t>
   </si>
   <si>
     <t>#35 Kelvin Parodi - SS</t>
   </si>
   <si>
     <t>#43 Neal Parker - FS</t>
   </si>
   <si>
     <t>14:19</t>
   </si>