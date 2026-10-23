--- v0 (2026-10-02)
+++ v1 (2026-10-23)
@@ -374,51 +374,51 @@
   <si>
     <t>#81 Roberto Garcia - WR</t>
   </si>
   <si>
     <t>#67 William Yon - WR</t>
   </si>
   <si>
     <t>#86 Garrett Stevens - WR</t>
   </si>
   <si>
     <t>#54 Bobby Hermann - LT</t>
   </si>
   <si>
     <t>#59 James Martin - LG</t>
   </si>
   <si>
     <t>#78 Charles Kelly - C</t>
   </si>
   <si>
     <t>#58 Jason Talley - RG</t>
   </si>
   <si>
     <t>#73 Thomas Bronson - RT</t>
   </si>
   <si>
-    <t>#90 Ricky Wenzel - LDE</t>
+    <t>#90 Ricky Wenzel - RDE</t>
   </si>
   <si>
     <t>#91 William Kelly - DT</t>
   </si>
   <si>
     <t>#93 Michael Thomas - DT</t>
   </si>
   <si>
     <t>#99 William Miller - RDE</t>
   </si>
   <si>
     <t>#55 Myron Pottios - WLB</t>
   </si>
   <si>
     <t>#58 William Gould - SLB</t>
   </si>
   <si>
     <t>#34 Jason Weiner - CB</t>
   </si>
   <si>
     <t>#30 Dale Martin - CB</t>
   </si>
   <si>
     <t>#33 Herman Huseman - CB</t>
   </si>
@@ -482,51 +482,51 @@
   <si>
     <t>BAL 24</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-17-BAL 24 (13:02) 14-Gary Todd punts 52 yards to CAR 25. 20-Alfredo Palmer to CAR 26 for 1 yards. Tackle by 31-Jay Knowles.</t>
   </si>
   <si>
     <t>#14 Gary Todd - P</t>
   </si>
   <si>
     <t>#76 William Jefferson - C</t>
   </si>
   <si>
     <t>#20 Alfredo Palmer - RB</t>
   </si>
   <si>
     <t>#94 Mark Bullington - LDE</t>
   </si>
   <si>
-    <t>#92 John Johnson - RDE</t>
+    <t>#92 John Johnson - LDE</t>
   </si>
   <si>
     <t>#54 Robert Caballero - MLB</t>
   </si>
   <si>
     <t>12:54</t>
   </si>
   <si>
     <t>CAR 26</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-CAR 26 (12:55) 9-Dennis Guilder pass complete to 12-Eddie Brown to CAR 32 for 6 yards. Tackle by 38-Mark Evelyn. Nice job by 12-Eddie Brown on that route to lose his coverage.</t>
   </si>
   <si>
     <t>#9 Dennis Guilder - QB</t>
   </si>
   <si>
     <t>#26 Kenneth Silvia - RB</t>
   </si>