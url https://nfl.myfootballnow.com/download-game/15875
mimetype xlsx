--- v0 (2026-10-02)
+++ v1 (2026-10-24)
@@ -299,51 +299,51 @@
   <si>
     <t>ATL 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 14-Kyle Gutierrez kicks 72 yards from ATL 35 to NOS -7. Touchback.</t>
   </si>
   <si>
     <t>#15 Andrew Starr - WR</t>
   </si>
   <si>
     <t>#36 Ron Felder - CB</t>
   </si>
   <si>
     <t>#93 Jared Tucker - RDE</t>
   </si>
   <si>
     <t>#30 Lacy Adams - CB</t>
   </si>
   <si>
-    <t>#51 Steven Bennett - WLB</t>
+    <t>#59 Steven Bennett - WLB</t>
   </si>
   <si>
     <t>#31 Ronnie Lasher - CB</t>
   </si>
   <si>
     <t>#94 Joe Gwynn - LDE</t>
   </si>
   <si>
     <t>#42 Charlie Bush - CB</t>
   </si>
   <si>
     <t>#48 Wayne Adams - CB</t>
   </si>
   <si>
     <t>#50 Donald Smith - WLB</t>
   </si>
   <si>
     <t>#58 Matthew Reed - WLB</t>
   </si>
   <si>
     <t>#14 Kyle Gutierrez - K</t>
   </si>
   <si>
     <t>NOS</t>
   </si>
@@ -569,60 +569,60 @@
   <si>
     <t>#80 Boyce Olinger - WR</t>
   </si>
   <si>
     <t>#13 Antonio Medrano - WR</t>
   </si>
   <si>
     <t>#52 Bradley Werner - LT</t>
   </si>
   <si>
     <t>#69 Jesse Prout - LG</t>
   </si>
   <si>
     <t>#60 Gary King - C</t>
   </si>
   <si>
     <t>#62 Kenneth Brassfield - RG</t>
   </si>
   <si>
     <t>#76 Thomas Freeman - RT</t>
   </si>
   <si>
     <t>#90 William Nutter - LDE</t>
   </si>
   <si>
-    <t>#99 Brandon Weaver - DT</t>
+    <t>#89 Brandon Weaver - DT</t>
   </si>
   <si>
     <t>#97 James Canfield - DT</t>
   </si>
   <si>
     <t>#91 Brandon Bodie - RDE</t>
   </si>
   <si>
-    <t>#56 James Paul - SLB</t>
+    <t>#56 James Paul - WLB</t>
   </si>
   <si>
     <t>#57 Gabriel Walker - WLB</t>
   </si>
   <si>
     <t>#35 Joseph Lopez - CB</t>
   </si>
   <si>
     <t>#49 Jerry Bradley - CB</t>
   </si>
   <si>
     <t>#40 James Meza - CB</t>
   </si>
   <si>
     <t>10:50</t>
   </si>
   <si>
     <t>ATL 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>