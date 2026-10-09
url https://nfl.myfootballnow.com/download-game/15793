--- v0 (2026-09-18)
+++ v1 (2026-10-09)
@@ -395,51 +395,51 @@
   <si>
     <t>#90 Alfred Juliano - LDE</t>
   </si>
   <si>
     <t>#93 Robert Jones - DT</t>
   </si>
   <si>
     <t>#94 John Martinez - DT</t>
   </si>
   <si>
     <t>#98 Michael Newman - RDE</t>
   </si>
   <si>
     <t>#99 Robert Mabery - MLB</t>
   </si>
   <si>
     <t>#35 Brady Strong - CB</t>
   </si>
   <si>
     <t>#25 Kevin Adams - CB</t>
   </si>
   <si>
     <t>#21 Derrick Gray - CB</t>
   </si>
   <si>
-    <t>#57 Raymond Kaufman - CB</t>
+    <t>#43 Raymond Kaufman - CB</t>
   </si>
   <si>
     <t>#23 Anthony Payne - SS</t>
   </si>
   <si>
     <t>#24 John Muller - FS</t>
   </si>
   <si>
     <t>14:21</t>
   </si>
   <si>
     <t>NYJ 30</t>
   </si>
   <si>
     <t>Shotgun Normal HB Sweep</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>2-5-NYJ 30 (14:20) 28-Chuck Enducke ran to NYJ 26 for -4 yards. Tackle by 51-Joseph Wells.</t>
   </si>
   <si>
     <t>#53 Nicholas Reed - SLB</t>
   </si>