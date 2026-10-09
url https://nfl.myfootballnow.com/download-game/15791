--- v0 (2026-09-18)
+++ v1 (2026-10-09)
@@ -518,51 +518,51 @@
   <si>
     <t>(12:52) Extra point by 3-Roosevelt Welch is NO GOOD. (Wide Right)</t>
   </si>
   <si>
     <t>#6 Derrick Rodriguez - P</t>
   </si>
   <si>
     <t>#3 Roosevelt Welch - K</t>
   </si>
   <si>
     <t>#78 Jeffrey Vogt - C</t>
   </si>
   <si>
     <t>#72 David Valdez - C</t>
   </si>
   <si>
     <t>#70 Ryan Hickman - C</t>
   </si>
   <si>
     <t>#77 John Ponce - RT</t>
   </si>
   <si>
     <t>#53 Owen Simon - C</t>
   </si>
   <si>
-    <t>#92 John Johnson - RDE</t>
+    <t>#92 John Johnson - LDE</t>
   </si>
   <si>
     <t>WAS 35</t>
   </si>
   <si>
     <t>(12:52) 3-Roosevelt Welch kicks 75 yards from WAS 35 to CAR -10. Touchback.</t>
   </si>
   <si>
     <t>#20 Alfredo Palmer - RB</t>
   </si>
   <si>
     <t>#17 Bill Runyon - WR</t>
   </si>
   <si>
     <t>CAR 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>1-10-CAR 25 (12:52) 26-Kenneth Silvia ran to CAR 25 for a short loss. Tackle by 97-Michael Armand.</t>
   </si>
   <si>
     <t>#9 Dennis Guilder - QB</t>
   </si>
@@ -902,51 +902,51 @@
   <si>
     <t>2-9-WAS 22 (0:17) 9-Dennis Guilder pass complete to 22-Walker Ramirez to WAS 22 for 1 yards. Tackle by 21-James Looney.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>3-8-WAS 22 (15:00) 26-Kenneth Silvia ran to WAS 21 for 1 yards. Tackle by 50-Henry Brink.</t>
   </si>
   <si>
     <t>14:19</t>
   </si>
   <si>
     <t>WAS 21</t>
   </si>
   <si>
     <t>4-8-WAS 21 (14:18) 5-Robert Rose 39 yard field goal is NO GOOD. (Wide Right)</t>
   </si>
   <si>
     <t>#2 Douglas Millikan - QB</t>
   </si>
   <si>
-    <t>#70 Glenn Medina - LT</t>
+    <t>#70 Glenn Medina - RT</t>
   </si>
   <si>
     <t>14:14</t>
   </si>
   <si>
     <t>WAS 28</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>46 Normal Outside Blitz</t>
   </si>
   <si>
     <t>1-10-WAS 28 (14:15) 5-Jackie White pass Pass knocked down by 59-William Overholt. incomplete, intended for 18-James Shine.</t>
   </si>
   <si>
     <t>14:11</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>