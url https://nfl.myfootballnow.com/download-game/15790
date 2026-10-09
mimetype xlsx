--- v0 (2026-09-18)
+++ v1 (2026-10-09)
@@ -380,54 +380,54 @@
   <si>
     <t>#4 Paul Liang - LT</t>
   </si>
   <si>
     <t>#73 Jacob Hogan - LG</t>
   </si>
   <si>
     <t>#54 Juan Friedman - C</t>
   </si>
   <si>
     <t>#60 Omar Gonzales - RG</t>
   </si>
   <si>
     <t>#57 Kevin Hayward - RT</t>
   </si>
   <si>
     <t>#92 Ramon Maxwell - DT</t>
   </si>
   <si>
     <t>#76 Ricky Gustafson - DT</t>
   </si>
   <si>
     <t>#90 Donald Rose - RDE</t>
   </si>
   <si>
-    <t>#56 Jerry Sicard - SLB</t>
-[...2 lines deleted...]
-    <t>#54 Michael Malizia - MLB</t>
+    <t>#56 Jerry Sicard - MLB</t>
+  </si>
+  <si>
+    <t>#54 Michael Malizia - WLB</t>
   </si>
   <si>
     <t>#55 Charles Barbour - MLB</t>
   </si>
   <si>
     <t>#95 Joe Warner - WLB</t>
   </si>
   <si>
     <t>#22 Mark Swanson - CB</t>
   </si>
   <si>
     <t>#24 John Murdock - CB</t>
   </si>
   <si>
     <t>#45 Christopher Torres - CB</t>
   </si>
   <si>
     <t>#49 Charles Lancaster - FS</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>SFO 46</t>
   </si>
@@ -674,51 +674,51 @@
   <si>
     <t>#86 Charles Malone - WR</t>
   </si>
   <si>
     <t>10:31</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-20-SFO 16 (10:32) 25-John Mattox punts 50 yards to ARZ 33. Fair Catch by 89-John Saucedo.</t>
   </si>
   <si>
     <t>#25 John Mattox - P</t>
   </si>
   <si>
     <t>#58 Robert Sharma - C</t>
   </si>
   <si>
     <t>#68 Bruce Feldman - LG</t>
   </si>
   <si>
-    <t>#75 Brian Martin - LT</t>
+    <t>#75 Brian Martin - C</t>
   </si>
   <si>
     <t>#94 Arthur McLachlan - RDE</t>
   </si>
   <si>
     <t>10:24</t>
   </si>
   <si>
     <t>ARZ 33</t>
   </si>
   <si>
     <t>Split Backs Normal WR Post</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-ARZ 33 (10:25) 8-Donald Lawrence pass complete to 36-Jaime Ryan to ARZ 35 for 1 yards. Tackle by 95-Joe Warner.</t>
   </si>
   <si>
     <t>9:49</t>
   </si>
   <si>
     <t>ARZ 35</t>
   </si>