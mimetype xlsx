--- v0 (2026-09-18)
+++ v1 (2026-10-09)
@@ -1058,51 +1058,51 @@
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-MIN 47 (7:54) 33-Wayne Engen ran to MIN 35 for 12 yards. Tackle by 22-Howard Marcotte.</t>
   </si>
   <si>
     <t>7:11</t>
   </si>
   <si>
     <t>1-10-MIN 35 (7:10) 34-Brian Barnett ran to MIN 32 for 3 yards. Tackle by 96-Gary Miles.</t>
   </si>
   <si>
     <t>6:36</t>
   </si>
   <si>
     <t>MIN 32</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>
   <si>
     <t>2-7-MIN 32 (6:35) 34-Brian Barnett ran to MIN 28 for 4 yards. Tackle by 22-Howard Marcotte.</t>
   </si>
   <si>
-    <t>#84 Joseph Barber - WR</t>
+    <t>#89 Joseph Barber - WR</t>
   </si>
   <si>
     <t>5:56</t>
   </si>
   <si>
     <t>MIN 28</t>
   </si>
   <si>
     <t>3-3-MIN 28 (5:55) 33-Wayne Engen ran to MIN 24 for 4 yards. Tackle by 48-Kenneth Naples.</t>
   </si>
   <si>
     <t>5:22</t>
   </si>
   <si>
     <t>MIN 24</t>
   </si>
   <si>
     <t>1-10-MIN 24 (5:21) 33-Wayne Engen ran to MIN 21 for 3 yards. Tackle by 22-Howard Marcotte.</t>
   </si>
   <si>
     <t>4:37</t>
   </si>
   <si>
     <t>MIN 21</t>
   </si>