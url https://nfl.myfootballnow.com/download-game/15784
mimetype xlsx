--- v0 (2026-09-18)
+++ v1 (2026-10-09)
@@ -695,60 +695,60 @@
   <si>
     <t>#86 Carlos Davis - TE</t>
   </si>
   <si>
     <t>ATL 25</t>
   </si>
   <si>
     <t>1-10-ATL 25 (5:38) 25-David Cox ran to ATL 26 for 1 yards. Tackle by 91-Bart Saylor.</t>
   </si>
   <si>
     <t>#7 Sergio Burt - QB</t>
   </si>
   <si>
     <t>#20 Robert Almazan - RB</t>
   </si>
   <si>
     <t>#28 Vernon Hill - FB</t>
   </si>
   <si>
     <t>#81 Brandon Wynne - TE</t>
   </si>
   <si>
     <t>#50 Takeru Kobayashi - LT</t>
   </si>
   <si>
-    <t>#56 Jesse Prout - LG</t>
+    <t>#69 Jesse Prout - LG</t>
   </si>
   <si>
     <t>#60 Gary King - C</t>
   </si>
   <si>
     <t>#62 Kenneth Brassfield - RG</t>
   </si>
   <si>
-    <t>#57 Thomas Freeman - RT</t>
+    <t>#76 Thomas Freeman - RT</t>
   </si>
   <si>
     <t>#99 Krushe Yosplene - LDE</t>
   </si>
   <si>
     <t>#51 Brian Dunphy - SLB</t>
   </si>
   <si>
     <t>#21 Branden Castillo - CB</t>
   </si>
   <si>
     <t>#24 Everett Whitby - SS</t>
   </si>
   <si>
     <t>5:01</t>
   </si>
   <si>
     <t>ATL 26</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>2-9-ATL 26 (5:00) 25-David Cox ran to ATL 27 for 1 yards. Tackle by 96-Pedro Smith.</t>
   </si>