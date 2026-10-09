--- v0 (2026-09-18)
+++ v1 (2026-10-09)
@@ -389,51 +389,51 @@
   <si>
     <t>#74 Ryan Michaels - LT</t>
   </si>
   <si>
     <t>#96 Timothy Hill - RDE</t>
   </si>
   <si>
     <t>#59 Andre Post - LDE</t>
   </si>
   <si>
     <t>#53 Jackie Cox - DT</t>
   </si>
   <si>
     <t>#75 Robert Aguilar - DT</t>
   </si>
   <si>
     <t>#77 Craig Braswell - LDE</t>
   </si>
   <si>
     <t>#99 Brandon Steger - SLB</t>
   </si>
   <si>
     <t>#91 Scott Lang - MLB</t>
   </si>
   <si>
-    <t>#58 Scott Lunceford - WLB</t>
+    <t>#83 Scott Lunceford - SLB</t>
   </si>
   <si>
     <t>#22 William Williams - CB</t>
   </si>
   <si>
     <t>#20 Donald Hyde - CB</t>
   </si>
   <si>
     <t>#35 Kelvin Parodi - SS</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>46 Normal Strong Blitz</t>
   </si>
   <si>
     <t>2-10-CLE 25 (14:57) 22-Guy Story ran to CLE 24 for -1 yards. Tackle by 35-Kelvin Parodi.</t>
   </si>
   <si>
     <t>#88 John Moran - WR</t>
   </si>