--- v0 (2026-09-18)
+++ v1 (2026-10-09)
@@ -509,51 +509,51 @@
   <si>
     <t>TEN 45</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>3-7-TEN 45 (11:49) 32-Douglas Neely ran to TEN 38 for 6 yards. Tackle by 28-Michael James.</t>
   </si>
   <si>
     <t>11:10</t>
   </si>
   <si>
     <t>TEN 38</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>4-1-TEN 38 (11:09) 16-Reyes Knapp pass Pass knocked down by 49-Jerry Mitchell. incomplete, intended for 88-James Calderon. Turnover on downs.</t>
   </si>
   <si>
     <t>#91 Eric Clem - MLB</t>
   </si>
   <si>
-    <t>#26 Donald Rock - FS</t>
+    <t>#26 Donald Rock - SS</t>
   </si>
   <si>
     <t>11:05</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-TEN 38 (11:06) 16-Justin Jackson pass Pass knocked down by 45-Thurman McAvoy. incomplete, intended for 80-Ryan Estrada.</t>
   </si>
   <si>
     <t>#16 Justin Jackson - QB</t>
   </si>
   <si>
     <t>#43 William Myles - RB</t>
   </si>
   <si>
     <t>#31 Jason Barton - RB</t>
   </si>
   <si>
     <t>#33 Daniel Hall - FB</t>
   </si>