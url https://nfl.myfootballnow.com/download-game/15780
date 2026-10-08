--- v0 (2026-09-18)
+++ v1 (2026-10-08)
@@ -320,51 +320,51 @@
   <si>
     <t>#93 Gary Keller - WLB</t>
   </si>
   <si>
     <t>#99 Chad Lupien - LDE</t>
   </si>
   <si>
     <t>#56 Harold Wright - RDE</t>
   </si>
   <si>
     <t>#41 Aaron Cawthon - CB</t>
   </si>
   <si>
     <t>#59 Brandon Clinton - MLB</t>
   </si>
   <si>
     <t>#51 Joseph Guillory - SLB</t>
   </si>
   <si>
     <t>#77 Michael Hartle - DT</t>
   </si>
   <si>
     <t>#25 Justin Fox - SS</t>
   </si>
   <si>
-    <t>#91 Perry Richardson - RDE</t>
+    <t>#99 Perry Richardson - LDE</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>DEN 31</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-DEN 31 (14:57) 27-Robert Cunningham ran to DEN 35 for 4 yards. Tackle by 41-Larry Napier.</t>
   </si>
   <si>
     <t>#4 Patrick Bostic - QB</t>
   </si>
   <si>
     <t>#40 Justin Bauer - FB</t>
   </si>
@@ -500,54 +500,54 @@
   <si>
     <t>14:05</t>
   </si>
   <si>
     <t>LAC 20</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-LAC 20 (14:06) 28-Merlin Finch ran to LAC 20 for -1 yards. Tackle by 51-Joseph Guillory.</t>
   </si>
   <si>
     <t>#9 Douglas Jeffries - QB</t>
   </si>
   <si>
     <t>#33 Clark Carter - RB</t>
   </si>
   <si>
     <t>#44 Millard Lake - FB</t>
   </si>
   <si>
-    <t>#82 Jack Lane - TE</t>
-[...2 lines deleted...]
-    <t>#36 James Goldberg - TE</t>
+    <t>#89 Jack Lane - TE</t>
+  </si>
+  <si>
+    <t>#40 James Goldberg - FB</t>
   </si>
   <si>
     <t>#71 Carson Mason - RT</t>
   </si>
   <si>
     <t>#62 Bobby Hicks - RG</t>
   </si>
   <si>
     <t>#73 Jesse Ashcraft - C</t>
   </si>
   <si>
     <t>#65 Ray Dodson - RG</t>
   </si>
   <si>
     <t>#61 Terry Garcia - LG</t>
   </si>
   <si>
     <t>#96 Salvador Fredrickson - LDE</t>
   </si>
   <si>
     <t>#63 Kevin King - DT</t>
   </si>
   <si>
     <t>#46 William Brewer - CB</t>
   </si>
@@ -578,51 +578,51 @@
   <si>
     <t>LAC 21</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>3-10-LAC 21 (12:49) 9-Douglas Jeffries pass complete to 37-Brian Long to LAC 27 for 6 yards. Tackle by 51-Joseph Guillory.</t>
   </si>
   <si>
     <t>12:07</t>
   </si>
   <si>
     <t>LAC 27</t>
   </si>
   <si>
     <t>4-4-LAC 27 (12:06) 2-Ernest Sanabria punts 42 yards to DEN 31. Fair Catch by 80-Ray Stevens.</t>
   </si>
   <si>
     <t>#2 Ernest Sanabria - P</t>
   </si>
   <si>
-    <t>#80 Omar Davis - TE</t>
+    <t>#87 Omar Davis - TE</t>
   </si>
   <si>
     <t>#69 Jackie Cox - LG</t>
   </si>
   <si>
     <t>#78 Thomas Parke - DT</t>
   </si>
   <si>
     <t>11:59</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Drag In</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-DEN 31 (12:00) 4-Patrick Bostic pass complete to 27-Robert Cunningham to DEN 37 for 6 yards. Tackle by 58-Chuck Weaver.</t>
   </si>
   <si>
     <t>11:17</t>
   </si>
   <si>
     <t>DEN 37</t>
   </si>
@@ -1364,51 +1364,51 @@
   <si>
     <t>LAC 30</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Parallel Slants</t>
   </si>
   <si>
     <t>Quarter Normal Cover 2</t>
   </si>
   <si>
     <t>2-2-LAC 30 (14:16) 9-Douglas Jeffries pass complete to 16-Kenny Heater to DEN 47 for 23 yards. Tackle by 31-Hugh Flores.</t>
   </si>
   <si>
     <t>13:38</t>
   </si>
   <si>
     <t>1-10-DEN 47 (13:37) 9-Douglas Jeffries pass complete to 44-Millard Lake to DEN 39 for 8 yards. Tackle by 51-Joseph Guillory. LAC 71-Carson Mason was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>13:04</t>
   </si>
   <si>
     <t>2-2-DEN 39 (13:03) 28-Merlin Finch ran to DEN 38 for 1 yards. Tackle by 63-Kevin King.</t>
   </si>
   <si>
-    <t>#50 Junior Lytton - LT</t>
+    <t>#68 Junior Lytton - RG</t>
   </si>
   <si>
     <t>12:20</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>3-1-DEN 38 (12:19) 9-Douglas Jeffries pass complete to 83-Michael Sheldon to DEN 36 for 2 yards. Tackle by 63-Kevin King.</t>
   </si>
   <si>
     <t>11:36</t>
   </si>
   <si>
     <t>DEN 36</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-DEN 36 (11:35) 9-Douglas Jeffries pass INTERCEPTED by 41-Aaron Cawthon at DEN 34. 41-Aaron Cawthon to DEN 34 for -0 yards. Tackle by 16-Kenny Heater. LAC 62-Bobby Hicks was injured on the play. He looks like he should be able to return.</t>
   </si>