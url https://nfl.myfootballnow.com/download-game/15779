--- v0 (2026-09-18)
+++ v1 (2026-10-09)
@@ -395,51 +395,51 @@
   <si>
     <t>#69 Kim Gay - DT</t>
   </si>
   <si>
     <t>#64 Charles Brooks - DT</t>
   </si>
   <si>
     <t>#56 Carlos Blair - RDE</t>
   </si>
   <si>
     <t>#50 Jeffrey Blanchard - SLB</t>
   </si>
   <si>
     <t>#91 Wesley Russo - MLB</t>
   </si>
   <si>
     <t>#52 Douglas Erickson - WLB</t>
   </si>
   <si>
     <t>#31 Jay Knowles - CB</t>
   </si>
   <si>
     <t>#39 Arthur White - CB</t>
   </si>
   <si>
-    <t>#31 Richard Woods - SS</t>
+    <t>#27 Richard Woods - SS</t>
   </si>
   <si>
     <t>#22 Robert Padilla - FS</t>
   </si>
   <si>
     <t>14:22</t>
   </si>
   <si>
     <t>KCY 31</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Outside</t>
   </si>
   <si>
     <t>2-4-KCY 31 (14:21) 22-William Reichard ran to KCY 30 for -1 yards. Tackle by 52-Douglas Erickson.</t>
   </si>
   <si>
     <t>#35 Fred Sager - RB</t>
   </si>
   <si>
     <t>#97 Paul Lynch - LDE</t>
   </si>
@@ -704,51 +704,51 @@
   <si>
     <t>BAL 13</t>
   </si>
   <si>
     <t>3-9-BAL 13 (8:13) 22-William Reichard ran to BAL 13 for 1 yards. Tackle by 31-Richard Woods.</t>
   </si>
   <si>
     <t>7:38</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-9-BAL 13 (7:37) 12-Patrick Hansford 31 yard field goal is GOOD. BAL 0 KCY 3</t>
   </si>
   <si>
     <t>#12 Patrick Hansford - K</t>
   </si>
   <si>
     <t>#92 Russell Johnson - WLB</t>
   </si>
   <si>
-    <t>#95 Jared Manning - SLB</t>
+    <t>#67 Jared Manning - SLB</t>
   </si>
   <si>
     <t>7:34</t>
   </si>
   <si>
     <t>KCY 35</t>
   </si>
   <si>
     <t>(7:35) 12-Patrick Hansford kicks 70 yards from KCY 35 to BAL -5. Touchback.</t>
   </si>
   <si>
     <t>BAL 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-BAL 25 (7:35) 37-Johnathan Yang ran to BAL 31 for 6 yards. Tackle by 45-Alfredo Short.</t>
   </si>
   <si>
     <t>6:53</t>
   </si>