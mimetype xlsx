--- v0 (2026-09-16)
+++ v1 (2026-10-08)
@@ -359,60 +359,60 @@
   <si>
     <t>1-10-ATL 25 (15:00) 7-Sergio Burt pass complete to 81-Brandon Wynne to ATL 27 for 2 yards. Tackle by 98-Paul Clark.</t>
   </si>
   <si>
     <t>#7 Sergio Burt - QB</t>
   </si>
   <si>
     <t>#20 Robert Almazan - RB</t>
   </si>
   <si>
     <t>#28 Vernon Hill - FB</t>
   </si>
   <si>
     <t>#81 Brandon Wynne - TE</t>
   </si>
   <si>
     <t>#80 Boyce Olinger - WR</t>
   </si>
   <si>
     <t>#13 Antonio Medrano - WR</t>
   </si>
   <si>
     <t>#50 Takeru Kobayashi - LT</t>
   </si>
   <si>
-    <t>#56 Jesse Prout - LG</t>
+    <t>#69 Jesse Prout - LG</t>
   </si>
   <si>
     <t>#60 Gary King - C</t>
   </si>
   <si>
     <t>#62 Kenneth Brassfield - RG</t>
   </si>
   <si>
-    <t>#57 Thomas Freeman - RT</t>
+    <t>#76 Thomas Freeman - RT</t>
   </si>
   <si>
     <t>#90 James King - LDE</t>
   </si>
   <si>
     <t>#65 Lee Johnson - DT</t>
   </si>
   <si>
     <t>#95 Timothy Cleveland - DT</t>
   </si>
   <si>
     <t>#97 Emanuel Gibson - RDE</t>
   </si>
   <si>
     <t>#96 Gary Miles - SLB</t>
   </si>
   <si>
     <t>#91 Michael Lopez - MLB</t>
   </si>
   <si>
     <t>#51 Jeffrey Kwong - WLB</t>
   </si>
   <si>
     <t>#23 Albert Diaz - CB</t>
   </si>