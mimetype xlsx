--- v0 (2026-09-16)
+++ v1 (2026-10-09)
@@ -473,51 +473,51 @@
   <si>
     <t>13:30</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-11-DAL 28 (13:31) 1-Frederic Williams punts 49 yards to TEN 23. Fair Catch by 80-Ryan Estrada.</t>
   </si>
   <si>
     <t>#1 Frederic Williams - P</t>
   </si>
   <si>
     <t>#67 Charlie Tapper - RT</t>
   </si>
   <si>
     <t>#80 Ryan Estrada - WR</t>
   </si>
   <si>
     <t>#94 Phillip Anderson - LDE</t>
   </si>
   <si>
-    <t>#26 Donald Rock - FS</t>
+    <t>#26 Donald Rock - SS</t>
   </si>
   <si>
     <t>#66 Francis Barrera - RG</t>
   </si>
   <si>
     <t>#61 Casey Barrett - RG</t>
   </si>
   <si>
     <t>13:23</t>
   </si>
   <si>
     <t>TEN 23</t>
   </si>
   <si>
     <t>Strong I Big TE Post</t>
   </si>
   <si>
     <t>1-10-TEN 23 (13:24) 16-Justin Jackson pass complete to 84-John Kellam to TEN 34 for 11 yards. Tackle by 37-Alex Jett. Pressure by 74-Willie Aguila. DAL 78-William Balducci was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#16 Justin Jackson - QB</t>
   </si>
   <si>
     <t>#43 William Myles - RB</t>
   </si>