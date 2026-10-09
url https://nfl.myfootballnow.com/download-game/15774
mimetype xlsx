--- v0 (2026-09-16)
+++ v1 (2026-10-09)
@@ -296,117 +296,117 @@
   <si>
     <t>KCY</t>
   </si>
   <si>
     <t>KCY 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 12-Patrick Hansford kicks 75 yards from KCY 35 to SFO -10. Touchback.</t>
   </si>
   <si>
     <t>#40 David Pitts - RB</t>
   </si>
   <si>
     <t>#93 Christopher Robison - MLB</t>
   </si>
   <si>
     <t>#92 Daniel Blue - WLB</t>
   </si>
   <si>
-    <t>#77 Richard Taylor - LDE</t>
-[...8 lines deleted...]
-    <t>#44 Raymond Parker - SS</t>
+    <t>#77 Richard Taylor - RDE</t>
+  </si>
+  <si>
+    <t>#78 Phillip Ruelas - LDE</t>
+  </si>
+  <si>
+    <t>#24 John Murdock - CB</t>
+  </si>
+  <si>
+    <t>#43 Raymond Parker - SS</t>
   </si>
   <si>
     <t>#26 Ronald Mathis - CB</t>
   </si>
   <si>
-    <t>#22 Kennith Brown - SLB</t>
+    <t>#59 Kennith Brown - SLB</t>
   </si>
   <si>
     <t>#62 Robert Greer - RT</t>
   </si>
   <si>
-    <t>#93 Wade Aiello - SLB</t>
+    <t>#93 Wade Aiello - LDE</t>
   </si>
   <si>
     <t>#12 Patrick Hansford - K</t>
   </si>
   <si>
     <t>SFO</t>
   </si>
   <si>
     <t>SFO 25</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-SFO 25 (15:00) 47-Raymond Keller ran to SFO 26 for 1 yards. Tackle by 50-Willian Moore.</t>
   </si>
   <si>
-    <t>#11 Elliott Singer - QB</t>
-[...2 lines deleted...]
-    <t>#47 Raymond Keller - RB</t>
+    <t>#4 Elliott Singer - QB</t>
+  </si>
+  <si>
+    <t>#39 Raymond Keller - RB</t>
   </si>
   <si>
     <t>#89 William Ward - TE</t>
   </si>
   <si>
     <t>#14 Robert Williams - WR</t>
   </si>
   <si>
     <t>#80 Stephen Alvarez - WR</t>
   </si>
   <si>
     <t>#16 Kurt Eddings - WR</t>
   </si>
   <si>
-    <t>#60 Christopher Becker - LT</t>
+    <t>#71 Christopher Becker - LT</t>
   </si>
   <si>
     <t>#73 Luther Parker - LG</t>
   </si>
   <si>
-    <t>#66 Brian Martin - C</t>
+    <t>#75 Brian Martin - C</t>
   </si>
   <si>
     <t>#53 Homer Walker - C</t>
   </si>
   <si>
     <t>#74 Joseph Bray - RT</t>
   </si>
   <si>
     <t>#91 Vincent Gold - LDE</t>
   </si>
   <si>
     <t>#94 Oscar Vaughan - DT</t>
   </si>
   <si>
     <t>#78 Chad Barrie - LDE</t>
   </si>
   <si>
     <t>#99 Jon Wittrock - RDE</t>
   </si>
   <si>
     <t>#93 Tony Smith - SLB</t>
   </si>
   <si>
     <t>#50 Willian Moore - WLB</t>
   </si>
@@ -419,165 +419,165 @@
   <si>
     <t>#48 Geoffrey Hale - CB</t>
   </si>
   <si>
     <t>#45 Alfredo Short - SS</t>
   </si>
   <si>
     <t>#47 Adolfo Morales - FS</t>
   </si>
   <si>
     <t>14:28</t>
   </si>
   <si>
     <t>SFO 26</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-9-SFO 26 (14:27) 47-Raymond Keller ran to SFO 25 for -1 yards. Tackle by 50-Willian Moore.</t>
   </si>
   <si>
-    <t>#30 Guadalupe Terry - FB</t>
-[...2 lines deleted...]
-    <t>#38 Michael Scott - FB</t>
+    <t>#40 Guadalupe Terry - FB</t>
+  </si>
+  <si>
+    <t>#43 Michael Scott - FB</t>
   </si>
   <si>
     <t>#82 Robert Ortiz - TE</t>
   </si>
   <si>
     <t>#95 Garland Casey - MLB</t>
   </si>
   <si>
     <t>#96 John Eller - WLB</t>
   </si>
   <si>
     <t>13:53</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>3-10-SFO 25 (13:52) 47-Raymond Keller ran to SFO 27 for 2 yards. Tackle by 50-Willian Moore.</t>
   </si>
   <si>
     <t>13:15</t>
   </si>
   <si>
     <t>SFO 27</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-8-SFO 27 (13:14) 10-William Johnson punts 49 yards to KCY 25. Fair Catch by 22-William Reichard.</t>
   </si>
   <si>
     <t>#10 William Johnson - P</t>
   </si>
   <si>
     <t>#58 Robert Sharma - C</t>
   </si>
   <si>
     <t>#22 William Reichard - RB</t>
   </si>
   <si>
     <t>#53 James Sandoval - WLB</t>
   </si>
   <si>
-    <t>#75 Jack Steen - C</t>
+    <t>#63 Jack Steen - RG</t>
   </si>
   <si>
     <t>13:06</t>
   </si>
   <si>
     <t>KCY 25</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>46 Normal Outside Blitz</t>
   </si>
   <si>
     <t>1-10-KCY 25 (13:07) 22-William Reichard ran to KCY 34 for 9 yards. Tackle by 24-John Murdock.</t>
   </si>
   <si>
     <t>#11 Kenny Stabler - QB</t>
   </si>
   <si>
     <t>#26 William Schaefer - FB</t>
   </si>
   <si>
     <t>#83 Mark Spencer - TE</t>
   </si>
   <si>
     <t>#15 Robert Raby - WR</t>
   </si>
   <si>
     <t>#30 Charles Stills - WR</t>
   </si>
   <si>
     <t>#55 Micheal Hart - LT</t>
   </si>
   <si>
     <t>#69 Kenneth Ward - C</t>
   </si>
   <si>
     <t>#79 Curtis Olson - C</t>
   </si>
   <si>
     <t>#62 Ruben Henderson - RG</t>
   </si>
   <si>
     <t>#54 Alexander Tisdale - C</t>
   </si>
   <si>
-    <t>#92 Ramon Maxwell - LDE</t>
+    <t>#92 Ramon Maxwell - DT</t>
   </si>
   <si>
     <t>#91 Robert Cowans - DT</t>
   </si>
   <si>
-    <t>#95 Donnell Kang - RDE</t>
-[...5 lines deleted...]
-    <t>#92 Charles Barbour - WLB</t>
+    <t>#95 Donnell Kang - DT</t>
+  </si>
+  <si>
+    <t>#56 Jerry Sicard - MLB</t>
+  </si>
+  <si>
+    <t>#55 Charles Barbour - MLB</t>
   </si>
   <si>
     <t>#28 Gary Maskell - CB</t>
   </si>
   <si>
     <t>12:33</t>
   </si>
   <si>
     <t>KCY 34</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>2-1-KCY 34 (12:32) 22-William Reichard ran to KCY 35 for 1 yards. Tackle by 91-Robert Cowans.</t>
   </si>
   <si>
     <t>11:55</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
@@ -1025,54 +1025,54 @@
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>3-6-SFO 9 (10:06) 11-Kenny Stabler pass complete to 30-Charles Stills for 9 yards. TOUCHDOWN! 28-Gary Maskell got away with a hold on that play. KCY 6 SFO 0</t>
   </si>
   <si>
     <t>10:01</t>
   </si>
   <si>
     <t>SFO 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(10:02) Extra point GOOD by 12-Patrick Hansford. KCY 7 SFO 0</t>
   </si>
   <si>
     <t>#60 Thomas Peters - RG</t>
   </si>
   <si>
-    <t>#97 Michael Malizia - MLB</t>
-[...2 lines deleted...]
-    <t>#9 Donald Rose - MLB</t>
+    <t>#54 Michael Malizia - WLB</t>
+  </si>
+  <si>
+    <t>#90 Donald Rose - RDE</t>
   </si>
   <si>
     <t>(10:02) 12-Patrick Hansford kicks 74 yards from KCY 35 to SFO -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-SFO 25 (10:02) 11-Elliott Singer pass complete to 14-Robert Williams to SFO 28 for 3 yards. Tackle by 45-Alfredo Short.</t>
   </si>
   <si>
     <t>9:28</t>
   </si>
   <si>
     <t>SFO 28</t>
   </si>
   <si>
     <t>2-7-SFO 28 (9:27) 11-Elliott Singer pass complete to 89-William Ward to SFO 36 for 8 yards. Tackle by 6-Lonnie Covert.</t>
   </si>
   <si>
     <t>8:43</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-SFO 36 (8:42) 11-Elliott Singer pass complete to 16-Kurt Eddings to KCY 45 for 19 yards. Tackle by 45-Alfredo Short.</t>
   </si>
@@ -2127,110 +2127,110 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CF151"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="283.074" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="74" max="74" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="74" max="74" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="30.564" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>