--- v0 (2026-09-16)
+++ v1 (2026-10-09)
@@ -374,51 +374,51 @@
   <si>
     <t>#10 Cooper Kupp      - WR</t>
   </si>
   <si>
     <t>#19 Lance Rentzel - WR</t>
   </si>
   <si>
     <t>#11 Harry Wise - WR</t>
   </si>
   <si>
     <t>#78 Jackie Slater - LT</t>
   </si>
   <si>
     <t>#74 Marlin Washington - LG</t>
   </si>
   <si>
     <t>#61 Ricky Atkins - C</t>
   </si>
   <si>
     <t>#73 Joan Shorts - RG</t>
   </si>
   <si>
     <t>#71 Dominic Moss - RT</t>
   </si>
   <si>
-    <t>#90 Ricky Wenzel - LDE</t>
+    <t>#90 Ricky Wenzel - RDE</t>
   </si>
   <si>
     <t>#91 William Kelly - DT</t>
   </si>
   <si>
     <t>#93 Michael Thomas - DT</t>
   </si>
   <si>
     <t>#99 William Miller - RDE</t>
   </si>
   <si>
     <t>#51 Matthew Cahill - MLB</t>
   </si>
   <si>
     <t>#59 William Overholt - MLB</t>
   </si>
   <si>
     <t>#56 Kelly Neese - WLB</t>
   </si>
   <si>
     <t>#30 Dale Martin - CB</t>
   </si>
   <si>
     <t>#34 Jason Weiner - CB</t>
   </si>
@@ -458,69 +458,69 @@
   <si>
     <t>46 Normal Strong Blitz</t>
   </si>
   <si>
     <t>3-14-LAR 16 (13:40) 16-David Jones pass incomplete, intended for 19-Lance Rentzel.</t>
   </si>
   <si>
     <t>13:36</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-14-LAR 16 (13:37) 4-Michael Colbert punts 45 yards to CAR 39. 20-Alfredo Palmer to CAR 42 for 3 yards. Tackle by 57-John Turner.</t>
   </si>
   <si>
     <t>#4 Michael Colbert - P</t>
   </si>
   <si>
     <t>#20 Alfredo Palmer - RB</t>
   </si>
   <si>
-    <t>#92 John Johnson - RDE</t>
+    <t>#92 John Johnson - LDE</t>
   </si>
   <si>
     <t>#94 Mark Bullington - LDE</t>
   </si>
   <si>
     <t>#55 Myron Pottios - WLB</t>
   </si>
   <si>
     <t>#60 Dennis Harrah - RG</t>
   </si>
   <si>
     <t>#88 Thomas Marsh - RT</t>
   </si>
   <si>
     <t>#54 Robert Caballero - MLB</t>
   </si>
   <si>
-    <t>#58 William Gould - WLB</t>
+    <t>#58 William Gould - SLB</t>
   </si>
   <si>
     <t>13:29</t>
   </si>
   <si>
     <t>CAR 42</t>
   </si>
   <si>
     <t>Singleback Big Corner Ins</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-CAR 42 (13:30) 9-Dennis Guilder sacked at CAR 34 for -8 yards (77-Simon Myers). Sack allowed by 52-Michael Chamberlain.</t>
   </si>
   <si>
     <t>#9 Dennis Guilder - QB</t>
   </si>
   <si>
     <t>#26 Kenneth Silvia - RB</t>
   </si>
   <si>
     <t>#88 James Bailey - TE</t>
   </si>
@@ -764,51 +764,51 @@
   <si>
     <t>8:59</t>
   </si>
   <si>
     <t>Singleback Slot Strong TE Corner</t>
   </si>
   <si>
     <t>3-8-LAR 29 (9:00) 9-Dennis Guilder pass incomplete, intended for 10-Kenneth Ornelas.</t>
   </si>
   <si>
     <t>8:56</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-8-LAR 29 (8:57) 5-Robert Rose 47 yard field goal is NO GOOD. (Wide Left)</t>
   </si>
   <si>
     <t>#2 Douglas Millikan - QB</t>
   </si>
   <si>
-    <t>#70 Glenn Medina - LT</t>
+    <t>#70 Glenn Medina - RT</t>
   </si>
   <si>
     <t>#50 Jason Hughes - MLB</t>
   </si>
   <si>
     <t>8:53</t>
   </si>
   <si>
     <t>LAR 36</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>1-10-LAR 36 (8:54) 22-John  Cappelletti ran to LAR 35 for -1 yards. Tackle by 59-William Overholt.</t>
   </si>
   <si>
     <t>8:17</t>
   </si>
   <si>
     <t>LAR 35</t>
   </si>
   <si>
     <t>2-11-LAR 35 (8:16) 22-John  Cappelletti ran to LAR 46 for 11 yards. Tackle by 46-William Maciel.</t>
   </si>