--- v0 (2026-09-16)
+++ v1 (2026-10-09)
@@ -287,72 +287,72 @@
   <si>
     <t>ST Rusher8</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>CIN has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>PIT</t>
   </si>
   <si>
     <t>PIT 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 4-Timothy Liles kicks 68 yards from PIT 35 to CIN -3. 47-Douglas Wolfe to CIN 21 for 24 yards. Tackle by 41-Charles Rowe. CIN 35-Kelvin Parodi was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#47 Douglas Wolfe - RB</t>
+    <t>#20 Douglas Wolfe - RB</t>
   </si>
   <si>
     <t>#99 Brandon Steger - SLB</t>
   </si>
   <si>
     <t>#29 Marcus Michaels - CB</t>
   </si>
   <si>
-    <t>#58 Scott Lunceford - WLB</t>
+    <t>#83 Scott Lunceford - SLB</t>
   </si>
   <si>
     <t>#90 John Alston - MLB</t>
   </si>
   <si>
-    <t>#33 Timothy Cobb - FS</t>
+    <t>#45 Timothy Cobb - FS</t>
   </si>
   <si>
     <t>#43 Neal Parker - FS</t>
   </si>
   <si>
-    <t>#73 Craig Braswell - RDE</t>
+    <t>#77 Craig Braswell - LDE</t>
   </si>
   <si>
     <t>#35 Kelvin Parodi - SS</t>
   </si>
   <si>
     <t>#71 Ralph Fodor - LG</t>
   </si>
   <si>
     <t>#20 Donald Hyde - CB</t>
   </si>
   <si>
     <t>#4 Timothy Liles - K</t>
   </si>
   <si>
     <t>CIN</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>CIN 21</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
@@ -371,51 +371,51 @@
   <si>
     <t>#24 Levi Kosinski - FB</t>
   </si>
   <si>
     <t>#87 Robert Bradley - TE</t>
   </si>
   <si>
     <t>#80 Aaron Atwood - WR</t>
   </si>
   <si>
     <t>#82 Michael Sanders - WR</t>
   </si>
   <si>
     <t>#77 Toby Carpenter - LT</t>
   </si>
   <si>
     <t>#74 Julius Charles - LG</t>
   </si>
   <si>
     <t>#60 Steven Ligon - C</t>
   </si>
   <si>
     <t>#72 Jose Stoops - RG</t>
   </si>
   <si>
-    <t>#52 Michael Sutton - RT</t>
+    <t>#67 Michael Sutton - RG</t>
   </si>
   <si>
     <t>#60 Harold Sayers - LDE</t>
   </si>
   <si>
     <t>#51 Andrew Joyce - DT</t>
   </si>
   <si>
     <t>#55 Larry Kemp - DT</t>
   </si>
   <si>
     <t>#69 James Guillory - RDE</t>
   </si>
   <si>
     <t>#97 Frank Aguilar - MLB</t>
   </si>
   <si>
     <t>#96 Karl Hummel - WLB</t>
   </si>
   <si>
     <t>#94 John Brown - WLB</t>
   </si>
   <si>
     <t>#25 Willie Black - CB</t>
   </si>