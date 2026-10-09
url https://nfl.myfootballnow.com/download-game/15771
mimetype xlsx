--- v0 (2026-09-16)
+++ v1 (2026-10-09)
@@ -1172,51 +1172,51 @@
   <si>
     <t>8:01</t>
   </si>
   <si>
     <t>DET 19</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>1-10-DET 19 (8:02) 12-Edward Sherrod sacked at DET 11 for -8 yards (98-James Phillips). Sack allowed by 44-Don Herman. 44-Don Herman completely missed his blocking assignment.</t>
   </si>
   <si>
     <t>7:22</t>
   </si>
   <si>
     <t>DET 11</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>
   <si>
     <t>2-18-DET 11 (7:21) 33-Wayne Engen ran to DET 20 for 9 yards. Tackle by 38-Kurt Sims.</t>
   </si>
   <si>
-    <t>#84 Joseph Barber - WR</t>
+    <t>#89 Joseph Barber - WR</t>
   </si>
   <si>
     <t>6:47</t>
   </si>
   <si>
     <t>3-9-DET 20 (6:46) 12-Edward Sherrod pass complete to 85-Darrell Gossman to DET 49 for 28 yards. Tackle by 93-Kyle Evans.</t>
   </si>
   <si>
     <t>6:01</t>
   </si>
   <si>
     <t>1-10-DET 49 (6:00) 12-Edward Sherrod pass complete to 85-Darrell Gossman to MIA 45 for 7 yards. Tackle by 55-Stanley Gamache.</t>
   </si>
   <si>
     <t>#45 Christopher Jordan - RB</t>
   </si>
   <si>
     <t>5:15</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>2-3-MIA 45 (5:14) 33-Wayne Engen ran to MIA 41 for 4 yards. Tackle by 38-Kurt Sims.</t>
   </si>