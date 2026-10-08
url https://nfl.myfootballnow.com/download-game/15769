--- v0 (2026-09-16)
+++ v1 (2026-10-08)
@@ -305,57 +305,57 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 6-Michael Fox kicks 64 yards from DEN 35 to BAL 1. 82-David Merritt to BAL 21 for 21 yards. Tackle by 20-Ronald Koerner.</t>
   </si>
   <si>
     <t>#82 David Merritt - WR</t>
   </si>
   <si>
     <t>#35 Clinton Cook - FS</t>
   </si>
   <si>
     <t>#98 David Culpepper - MLB</t>
   </si>
   <si>
     <t>#31 Jay Knowles - CB</t>
   </si>
   <si>
     <t>#97 Paul Lynch - LDE</t>
   </si>
   <si>
     <t>#52 Douglas Erickson - WLB</t>
   </si>
   <si>
-    <t>#1 Peter Olmo - LDE</t>
+    <t>#72 Peter Olmo - RDE</t>
   </si>
   <si>
     <t>#22 Robert Padilla - FS</t>
   </si>
   <si>
-    <t>#31 Richard Woods - SS</t>
+    <t>#27 Richard Woods - SS</t>
   </si>
   <si>
     <t>#50 Jeffrey Blanchard - SLB</t>
   </si>
   <si>
     <t>#39 Arthur White - CB</t>
   </si>
   <si>
     <t>#6 Michael Fox - K</t>
   </si>
   <si>
     <t>BAL</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>BAL 21</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
@@ -1532,51 +1532,51 @@
   <si>
     <t>13:06</t>
   </si>
   <si>
     <t>BAL 25</t>
   </si>
   <si>
     <t>1-10-BAL 25 (13:05) 4-Patrick Bostic pass complete to 80-Jason Raymond to BAL 24 for 1 yards. Tackle by 31-Jay Knowles.</t>
   </si>
   <si>
     <t>12:31</t>
   </si>
   <si>
     <t>BAL 24</t>
   </si>
   <si>
     <t>2-9-BAL 24 (12:30) 4-Patrick Bostic pass complete to 15-Henry Capozzi for 24 yards. TOUCHDOWN! 15-Henry Capozzi did some fancy footwork there. DEN 6 BAL 3</t>
   </si>
   <si>
     <t>BAL 15</t>
   </si>
   <si>
     <t>(12:27) Extra point GOOD by 6-Michael Fox. DEN 7 BAL 3</t>
   </si>
   <si>
-    <t>#95 Jared Manning - SLB</t>
+    <t>#67 Jared Manning - SLB</t>
   </si>
   <si>
     <t>(12:27) 6-Michael Fox kicks 75 yards from DEN 35 to BAL -10. Touchback.</t>
   </si>
   <si>
     <t>1-10-BAL 25 (12:27) 37-Johnathan Yang ran to BAL 27 for 2 yards. Tackle by 77-Michael Hartle. BAL 29-James Bowling was injured on the play.</t>
   </si>
   <si>
     <t>11:50</t>
   </si>
   <si>
     <t>Singleback Normal PA Rollout</t>
   </si>
   <si>
     <t>2-8-BAL 27 (11:49) 6-Richard Dunn pass complete to 85-Edmond Olmstead to BAL 34 for 8 yards. Tackle by 59-Brandon Clinton. 59-Brandon Clinton got away with a hold on that play.</t>
   </si>
   <si>
     <t>11:09</t>
   </si>
   <si>
     <t>BAL 34</t>
   </si>
   <si>
     <t>3-1-BAL 34 (11:08) 6-Richard Dunn sacked at BAL 25 for -10 yards (96-Salvador Fredrickson). Sack allowed by 73-Thomas Bronson.</t>
   </si>