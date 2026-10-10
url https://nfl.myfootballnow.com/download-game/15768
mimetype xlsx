--- v0 (2026-09-16)
+++ v1 (2026-10-10)
@@ -320,51 +320,51 @@
   <si>
     <t>#56 Arthur Amato - MLB</t>
   </si>
   <si>
     <t>#45 Ray Baynes - FS</t>
   </si>
   <si>
     <t>#72 Robert Bradley - FS</t>
   </si>
   <si>
     <t>#99 Angel Leaf - DT</t>
   </si>
   <si>
     <t>#37 Dean Richie - CB</t>
   </si>
   <si>
     <t>#58 John McCann - RDE</t>
   </si>
   <si>
     <t>#97 Joe Ewing - SLB</t>
   </si>
   <si>
     <t>#52 Clayton Pray - SLB</t>
   </si>
   <si>
-    <t>#91 Perry Richardson - RDE</t>
+    <t>#99 Perry Richardson - LDE</t>
   </si>
   <si>
     <t>CLE</t>
   </si>
   <si>
     <t>14:54</t>
   </si>
   <si>
     <t>CLE 41</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Under Crash Left</t>
   </si>
   <si>
     <t>1-10-CLE 41 (14:55) 30-Danny Constable ran to CLE 44 for 3 yards. Tackle by 54-Jose Delgado. 86-Eric Sadler was caught flat-footed on this play.</t>
   </si>
   <si>
     <t>#11 Stanley Kemp - QB</t>
   </si>
   <si>
     <t>#30 Danny Constable - RB</t>
   </si>
@@ -530,51 +530,51 @@
   <si>
     <t>#78 Adam Joseph - RT</t>
   </si>
   <si>
     <t>11:26</t>
   </si>
   <si>
     <t>LAC 9</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-LAC 9 (11:27) 9-Douglas Jeffries pass complete to 28-Merlin Finch to LAC 12 for 3 yards. Tackle by 40-Ken Chang.</t>
   </si>
   <si>
     <t>#9 Douglas Jeffries - QB</t>
   </si>
   <si>
     <t>#44 Millard Lake - FB</t>
   </si>
   <si>
-    <t>#82 Jack Lane - TE</t>
+    <t>#89 Jack Lane - TE</t>
   </si>
   <si>
     <t>#83 Michael Sheldon - WR</t>
   </si>
   <si>
     <t>#37 Brian Long - WR</t>
   </si>
   <si>
     <t>#71 Carson Mason - RT</t>
   </si>
   <si>
     <t>#62 Bobby Hicks - RG</t>
   </si>
   <si>
     <t>#73 Jesse Ashcraft - C</t>
   </si>
   <si>
     <t>#65 Ray Dodson - RG</t>
   </si>
   <si>
     <t>#61 Terry Garcia - LG</t>
   </si>
   <si>
     <t>#60 Randy Harris - RDE</t>
   </si>
@@ -623,51 +623,51 @@
   <si>
     <t>#17 Todd Roman - WR</t>
   </si>
   <si>
     <t>#88 Fred Sistrunk - WR</t>
   </si>
   <si>
     <t>#12 Robert Morris - CB</t>
   </si>
   <si>
     <t>#24 Dennis Edwards - CB</t>
   </si>
   <si>
     <t>10:02</t>
   </si>
   <si>
     <t>LAC 17</t>
   </si>
   <si>
     <t>4-3-LAC 17 (10:01) 2-Ernest Sanabria punts 56 yards to CLE 27.</t>
   </si>
   <si>
     <t>#2 Ernest Sanabria - P</t>
   </si>
   <si>
-    <t>#80 Omar Davis - TE</t>
+    <t>#87 Omar Davis - TE</t>
   </si>
   <si>
     <t>#69 Jackie Cox - LG</t>
   </si>
   <si>
     <t>#67 Larry Cook - RDE</t>
   </si>
   <si>
     <t>9:51</t>
   </si>
   <si>
     <t>CLE 27</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-CLE 27 (9:52) 30-Danny Constable ran to CLE 36 for 8 yards. Tackle by 45-Rex Meurer.</t>
   </si>
   <si>
     <t>#98 Thomas Gleason - DT</t>
   </si>
   <si>
     <t>#25 Marc Neill - SS</t>
   </si>
@@ -803,51 +803,51 @@
   <si>
     <t>4-5-LAC 5 (2:46) 17-Thomas Jones 23 yard field goal is GOOD. CLE 3 LAC 0</t>
   </si>
   <si>
     <t>#17 Thomas Jones - K</t>
   </si>
   <si>
     <t>#87 Matthew Lacey - TE</t>
   </si>
   <si>
     <t>2:43</t>
   </si>
   <si>
     <t>CLE 35</t>
   </si>
   <si>
     <t>(2:44) 17-Thomas Jones kicks 75 yards from CLE 35 to LAC -10. Touchback.</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>1-10-LAC 25 (2:44) 9-Douglas Jeffries pass complete to 37-Brian Long to CLE 39 for 36 yards. Tackle by 29-Gerald Thompson.</t>
   </si>
   <si>
-    <t>#36 James Goldberg - TE</t>
+    <t>#40 James Goldberg - FB</t>
   </si>
   <si>
     <t>2:00</t>
   </si>
   <si>
     <t>CLE 39</t>
   </si>
   <si>
     <t>Nickel Strong FS CB3 Blitz</t>
   </si>
   <si>
     <t>1-10-CLE 39 (1:59) 9-Douglas Jeffries pass complete to 16-Kenny Heater to CLE 25 for 14 yards. Tackle by 56-Arthur Amato.</t>
   </si>
   <si>
     <t>#93 Thomas Atencio - MLB</t>
   </si>
   <si>
     <t>#48 Robert McKinney - FS</t>
   </si>
   <si>
     <t>1:17</t>
   </si>
   <si>
     <t>CLE 25</t>
   </si>
@@ -1727,51 +1727,51 @@
   <si>
     <t>2-8-LAC 38 (5:56) 9-Douglas Jeffries pass complete to 16-Kenny Heater to LAC 46 for 8 yards. Tackle by 47-Robert Ramirez. 16-Kenny Heater made a great move on the CB.</t>
   </si>
   <si>
     <t>5:37</t>
   </si>
   <si>
     <t>1-10-LAC 46 (5:36) 9-Douglas Jeffries pass incomplete, dropped by 82-Jack Lane.</t>
   </si>
   <si>
     <t>2-10-LAC 46 (5:33) 9-Douglas Jeffries pass Pass knocked down by 47-Robert Ramirez. incomplete, intended for 37-Brian Long.</t>
   </si>
   <si>
     <t>5:29</t>
   </si>
   <si>
     <t>3-10-LAC 46 (5:30) 9-Douglas Jeffries pass complete to 33-Clark Carter to CLE 21 for 33 yards. 33-Clark Carter breaks down the CB.</t>
   </si>
   <si>
     <t>5:03</t>
   </si>
   <si>
     <t>1-10-CLE 21 (5:02) 9-Douglas Jeffries pass incomplete, dropped by 82-Jack Lane.</t>
   </si>
   <si>
-    <t>#74 Michael Garcia - RB</t>
+    <t>#30 Michael Garcia - RB</t>
   </si>
   <si>
     <t>2-10-CLE 21 (4:59) 9-Douglas Jeffries pass Pass knocked down by 92-Alexander Gann. incomplete, intended for 16-Kenny Heater.</t>
   </si>
   <si>
     <t>4:55</t>
   </si>
   <si>
     <t>3-10-CLE 21 (4:56) 9-Douglas Jeffries pass complete to 83-Michael Sheldon for 21 yards. TOUCHDOWN! Great move by 83-Michael Sheldon to get free of his coverage. CLE 17 LAC 9</t>
   </si>
   <si>
     <t>4:51</t>
   </si>
   <si>
     <t>CLE 15</t>
   </si>
   <si>
     <t>(4:52) Extra point by 58-Chuck Weaver is NO GOOD. (Wide Right)</t>
   </si>
   <si>
     <t>Onsides Kick Onside Kick</t>
   </si>
   <si>
     <t>Onsides Kick Return Onside Kick Return</t>
   </si>