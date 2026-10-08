--- v0 (2026-09-16)
+++ v1 (2026-10-08)
@@ -656,51 +656,51 @@
   <si>
     <t>10:48</t>
   </si>
   <si>
     <t>NED 49</t>
   </si>
   <si>
     <t>1-10-NED 49 (10:47) 8-Rafael Somerville pass complete to 85-Bryan Driggs to NED 35 for 14 yards. Tackle by 53-Nicholas Reed.</t>
   </si>
   <si>
     <t>10:08</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-NED 35 (10:07) 8-Rafael Somerville pass complete to 88-Michael Aldana to NED 24 for 11 yards. Tackle by 51-Joseph Wells. PENALTY - Unnecessary Roughness (NED 51-Joseph Wells)</t>
   </si>
   <si>
     <t>#14 Juan Baker - WR</t>
   </si>
   <si>
-    <t>#57 Raymond Kaufman - CB</t>
+    <t>#43 Raymond Kaufman - CB</t>
   </si>
   <si>
     <t>10:02</t>
   </si>
   <si>
     <t>NED 9</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-9-NED 9 (10:03) 8-Rafael Somerville pass complete to 23-Tom Gordon to NED 8 for 1 yards. Tackle by 53-Nicholas Reed.</t>
   </si>
   <si>
     <t>#23 Tom Gordon - RB</t>
   </si>
   <si>
     <t>9:19</t>
   </si>
   <si>
     <t>NED 8</t>
   </si>