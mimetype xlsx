--- v0 (2026-09-14)
+++ v1 (2026-10-09)
@@ -299,57 +299,57 @@
   <si>
     <t>PIT 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 4-Timothy Liles kicks 75 yards from PIT 35 to CAR -10. Touchback.</t>
   </si>
   <si>
     <t>#20 Alfredo Palmer - RB</t>
   </si>
   <si>
     <t>#95 Morris Heuser - DT</t>
   </si>
   <si>
     <t>#59 William Overholt - MLB</t>
   </si>
   <si>
     <t>#30 Dale Martin - CB</t>
   </si>
   <si>
-    <t>#58 William Gould - WLB</t>
+    <t>#58 William Gould - SLB</t>
   </si>
   <si>
     <t>#34 Jason Weiner - CB</t>
   </si>
   <si>
-    <t>#92 John Johnson - RDE</t>
+    <t>#92 John Johnson - LDE</t>
   </si>
   <si>
     <t>#56 Kelly Neese - WLB</t>
   </si>
   <si>
     <t>#94 Mark Bullington - LDE</t>
   </si>
   <si>
     <t>#53 Owen Simon - C</t>
   </si>
   <si>
     <t>#55 Myron Pottios - WLB</t>
   </si>
   <si>
     <t>#4 Timothy Liles - K</t>
   </si>
   <si>
     <t>CAR</t>
   </si>
   <si>
     <t>CAR 25</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
@@ -482,51 +482,51 @@
   <si>
     <t>#17 James Stubblefield - WR</t>
   </si>
   <si>
     <t>#86 David Nelson - WR</t>
   </si>
   <si>
     <t>#88 Micheal Neuman - WR</t>
   </si>
   <si>
     <t>#75 Ricky Bauer - LT</t>
   </si>
   <si>
     <t>#67 John Andrews - LG</t>
   </si>
   <si>
     <t>#62 Aaron Bemis - C</t>
   </si>
   <si>
     <t>#53 Bradley Smith - RG</t>
   </si>
   <si>
     <t>#71 Paul Surratt - RT</t>
   </si>
   <si>
-    <t>#90 Ricky Wenzel - LDE</t>
+    <t>#90 Ricky Wenzel - RDE</t>
   </si>
   <si>
     <t>#91 William Kelly - DT</t>
   </si>
   <si>
     <t>#99 William Miller - RDE</t>
   </si>
   <si>
     <t>#33 Herman Huseman - CB</t>
   </si>
   <si>
     <t>#40 Gregg Hollis - SS</t>
   </si>
   <si>
     <t>#46 William Maciel - FS</t>
   </si>
   <si>
     <t>12:55</t>
   </si>
   <si>
     <t>CAR 15</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
@@ -1727,51 +1727,51 @@
   <si>
     <t>5:52</t>
   </si>
   <si>
     <t>Shotgun Normal Short Attack</t>
   </si>
   <si>
     <t>1-10-CAR 37 (5:51) 9-Dennis Guilder pass complete to 14-James Gray to PIT 45 for 18 yards. Pushed out of bounds by 44-Tyler Ludwig.</t>
   </si>
   <si>
     <t>5:22</t>
   </si>
   <si>
     <t>PIT 45</t>
   </si>
   <si>
     <t>1-10-PIT 45 (5:21) 9-Dennis Guilder pass complete to 29-Richard Tew to PIT 45 for a short loss. Tackle by 94-John Brown.</t>
   </si>
   <si>
     <t>#87 James Butner - TE</t>
   </si>
   <si>
     <t>#62 Karl Symons - RG</t>
   </si>
   <si>
-    <t>#70 Glenn Medina - LT</t>
+    <t>#70 Glenn Medina - RT</t>
   </si>
   <si>
     <t>#57 Patrick Scott - LDE</t>
   </si>
   <si>
     <t>4:57</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Long</t>
   </si>
   <si>
     <t>2-10-PIT 45 (4:56) 9-Dennis Guilder pass Pass knocked down by 94-John Brown. incomplete, intended for 20-Alfredo Palmer. Pressure by 57-Patrick Scott. 96-Karl Hummel got away with a hold on that play.</t>
   </si>
   <si>
     <t>4:50</t>
   </si>
   <si>
     <t>3-10-PIT 45 (4:51) 9-Dennis Guilder pass complete to 17-Bill Runyon to PIT 41 for 5 yards. Tackle by 36-Rex Alberts. Great move by 17-Bill Runyon to get free of his coverage.</t>
   </si>
   <si>
     <t>4:32</t>
   </si>
   <si>
     <t>4-6-PIT 41 (4:31) 27-Ron Hill punts 25 yards to PIT 15. PIT 99-Jeff Polk was injured on the play.</t>
   </si>