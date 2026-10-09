--- v0 (2026-09-14)
+++ v1 (2026-10-09)
@@ -548,51 +548,51 @@
   <si>
     <t>4-7-TEN 32 (11:04) 3-William Spurlock 50 yard field goal is GOOD. MIA 3 TEN 0</t>
   </si>
   <si>
     <t>#9 Alan Powell - QB</t>
   </si>
   <si>
     <t>#80 James Hutton - TE</t>
   </si>
   <si>
     <t>#3 William Spurlock - K</t>
   </si>
   <si>
     <t>#66 Marcus Maki - LG</t>
   </si>
   <si>
     <t>#61 Damien Peterson - LG</t>
   </si>
   <si>
     <t>#94 Phillip Anderson - LDE</t>
   </si>
   <si>
     <t>#64 William Guerin - LDE</t>
   </si>
   <si>
-    <t>#26 Donald Rock - FS</t>
+    <t>#26 Donald Rock - SS</t>
   </si>
   <si>
     <t>#56 Ronnie Perkins - WLB</t>
   </si>
   <si>
     <t>11:00</t>
   </si>
   <si>
     <t>MIA 35</t>
   </si>
   <si>
     <t>(11:01) 3-William Spurlock kicks 75 yards from MIA 35 to TEN -10. Touchback.</t>
   </si>
   <si>
     <t>#80 Ryan Estrada - WR</t>
   </si>
   <si>
     <t>TEN 25</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Parallel Slants</t>
   </si>
   <si>
     <t>Quarter Normal CB5 Blitz</t>
   </si>