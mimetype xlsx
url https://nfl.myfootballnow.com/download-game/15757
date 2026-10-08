--- v0 (2026-09-14)
+++ v1 (2026-10-08)
@@ -668,51 +668,51 @@
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>2-20-DET 21 (9:20) 12-Edward Sherrod pass complete to 33-Wayne Engen to DET 23 for 1 yards. Tackle by 5-Michael Pollock. Nice job by 33-Wayne Engen on that route to lose his coverage.</t>
   </si>
   <si>
     <t>8:38</t>
   </si>
   <si>
     <t>DET 23</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>3-19-DET 23 (8:37) 34-Brian Barnett ran to DET 35 for 13 yards. Tackle by 42-Michael Anderson.</t>
   </si>
   <si>
     <t>#45 Christopher Jordan - RB</t>
   </si>
   <si>
-    <t>#84 Joseph Barber - WR</t>
+    <t>#89 Joseph Barber - WR</t>
   </si>
   <si>
     <t>#30 James Dudley - FS</t>
   </si>
   <si>
     <t>7:59</t>
   </si>
   <si>
     <t>4-6-DET 35 (7:58) 5-Christopher Boyd punts 52 yards to GBY 13.</t>
   </si>
   <si>
     <t>#5 Christopher Boyd - P</t>
   </si>
   <si>
     <t>#60 Ralph Brewer - RT</t>
   </si>
   <si>
     <t>#54 Norman Williamson - LT</t>
   </si>
   <si>
     <t>7:47</t>
   </si>
   <si>
     <t>GBY 13</t>
   </si>