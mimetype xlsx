--- v0 (2026-09-14)
+++ v1 (2026-10-09)
@@ -713,51 +713,51 @@
   <si>
     <t>7:04</t>
   </si>
   <si>
     <t>NED 30</t>
   </si>
   <si>
     <t>1-10-NED 30 (7:05) 22-Brian Lewandowski ran to NED 29 for 1 yards. Tackle by 90-Alfred Juliano.</t>
   </si>
   <si>
     <t>6:33</t>
   </si>
   <si>
     <t>NED 29</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>Nickel Normal Double WR3</t>
   </si>
   <si>
     <t>2-9-NED 29 (6:32) 19-Jeremy Abadie pass Pass knocked down by 24-John Muller. incomplete, intended for 20-Harry Fletcher.</t>
   </si>
   <si>
-    <t>#57 Raymond Kaufman - CB</t>
+    <t>#43 Raymond Kaufman - CB</t>
   </si>
   <si>
     <t>6:28</t>
   </si>
   <si>
     <t>3-9-NED 29 (6:29) 19-Jeremy Abadie pass complete to 20-Harry Fletcher to NED 21 for 9 yards. Tackle by 51-Joseph Wells.</t>
   </si>
   <si>
     <t>5:49</t>
   </si>
   <si>
     <t>NED 21</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-1-NED 21 (5:48) 16-Willie Case 38 yard field goal is GOOD. IND 3 NED 0</t>
   </si>
   <si>
     <t>#1 Leroy Gibbs - RB</t>
   </si>