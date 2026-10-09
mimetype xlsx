--- v0 (2026-09-14)
+++ v1 (2026-10-09)
@@ -290,51 +290,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>LAC has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>NYJ</t>
   </si>
   <si>
     <t>NYJ 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Charles Davis kicks 71 yards from NYJ 35 to LAC -6. Touchback.</t>
   </si>
   <si>
     <t>#28 Merlin Finch - RB</t>
   </si>
   <si>
-    <t>#91 Perry Richardson - RDE</t>
+    <t>#99 Perry Richardson - LDE</t>
   </si>
   <si>
     <t>#22 Robert Pounders - FS</t>
   </si>
   <si>
     <t>#41 Larry Napier - SS</t>
   </si>
   <si>
     <t>#27 Edward Sane - FS</t>
   </si>
   <si>
     <t>#51 Antony Leatham - SLB</t>
   </si>
   <si>
     <t>#54 Jose Delgado - MLB</t>
   </si>
   <si>
     <t>#94 Matthew Wells - RDE</t>
   </si>
   <si>
     <t>#58 Chuck Weaver - MLB</t>
   </si>
   <si>
     <t>#42 Thomas Magoon - FS</t>
   </si>
@@ -347,54 +347,54 @@
   <si>
     <t>LAC</t>
   </si>
   <si>
     <t>LAC 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-LAC 25 (15:00) 28-Merlin Finch ran to LAC 24 for -1 yards. Tackle by 50-John Beard.</t>
   </si>
   <si>
     <t>#9 Douglas Jeffries - QB</t>
   </si>
   <si>
     <t>#33 Clark Carter - RB</t>
   </si>
   <si>
     <t>#44 Millard Lake - FB</t>
   </si>
   <si>
-    <t>#82 Jack Lane - TE</t>
-[...2 lines deleted...]
-    <t>#36 James Goldberg - TE</t>
+    <t>#89 Jack Lane - TE</t>
+  </si>
+  <si>
+    <t>#40 James Goldberg - FB</t>
   </si>
   <si>
     <t>#71 Carson Mason - RT</t>
   </si>
   <si>
     <t>#62 Bobby Hicks - RG</t>
   </si>
   <si>
     <t>#73 Jesse Ashcraft - C</t>
   </si>
   <si>
     <t>#65 Ray Dodson - RG</t>
   </si>
   <si>
     <t>#61 Terry Garcia - LG</t>
   </si>
   <si>
     <t>#91 John Reynolds - LDE</t>
   </si>
   <si>
     <t>#90 Redd Barnes - LDE</t>
   </si>
   <si>
     <t>#95 Andrew Groff - DT</t>
   </si>
@@ -461,51 +461,51 @@
   <si>
     <t>3-8-LAC 27 (13:32) 9-Douglas Jeffries pass Pass knocked down by 27-Atrak Nekatu. incomplete, intended for 28-Merlin Finch.</t>
   </si>
   <si>
     <t>#16 Kenny Heater - WR</t>
   </si>
   <si>
     <t>#21 Scholar  Rishi - CB</t>
   </si>
   <si>
     <t>13:28</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-8-LAC 27 (13:29) 2-Ernest Sanabria punts 53 yards to NYJ 19. 80-Shaun Harmon to NYJ 30 for 12 yards. Tackle by 80-Omar Davis.</t>
   </si>
   <si>
     <t>#2 Ernest Sanabria - P</t>
   </si>
   <si>
-    <t>#80 Omar Davis - TE</t>
+    <t>#87 Omar Davis - TE</t>
   </si>
   <si>
     <t>#80 Shaun Harmon - WR</t>
   </si>
   <si>
     <t>#37 Luke Warme - SS</t>
   </si>
   <si>
     <t>#69 Jackie Cox - LG</t>
   </si>
   <si>
     <t>#96 David Rueda - RDE</t>
   </si>
   <si>
     <t>13:20</t>
   </si>
   <si>
     <t>NYJ 30</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>1-10-NYJ 30 (13:21) 28-Chuck Enducke ran to NYJ 31 for 1 yards. Tackle by 91-Douglas Buller.</t>
   </si>
@@ -1448,51 +1448,51 @@
   <si>
     <t>1-10-LAC 20 (6:43) 9-Douglas Jeffries sacked at LAC 14 for -6 yards (37-Luke Warme) PENALTY - Holding (LAC 61-Terry Garcia) (Declined)</t>
   </si>
   <si>
     <t>6:39</t>
   </si>
   <si>
     <t>LAC 14</t>
   </si>
   <si>
     <t>2-16-LAC 14 (6:40) 9-Douglas Jeffries pass complete to 36-James Goldberg to LAC 20 for 6 yards. Tackle by 26-Carlos Richmond. LAC 71-Carson Mason was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>5:55</t>
   </si>
   <si>
     <t>Empty 4 Wide Spread Flats</t>
   </si>
   <si>
     <t>Dime Normal 2 Deep Man Under</t>
   </si>
   <si>
     <t>3-9-LAC 20 (5:54) 9-Douglas Jeffries pass INTERCEPTED by 31-Paul McManus at LAC 25. 31-Paul McManus to LAC 24 for 1 yards. Tackle by 16-Kenny Heater. PENALTY - Pass Interference (NYJ 31-Paul McManus)</t>
   </si>
   <si>
-    <t>#50 Junior Lytton - LT</t>
+    <t>#68 Junior Lytton - RG</t>
   </si>
   <si>
     <t>5:50</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>1-10-LAC 26 (5:51) 9-Douglas Jeffries pass Pass knocked down by 47-Edward Fairchild. incomplete, intended for 82-Jack Lane.</t>
   </si>
   <si>
     <t>5:48</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Parallel Slants</t>
   </si>
   <si>
     <t>Quarter Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-10-LAC 26 (5:49) 9-Douglas Jeffries pass Pass knocked down by 37-Luke Warme. incomplete, intended for 88-Fred Sistrunk. 26-Carlos Richmond got away with a hold on that play.</t>
   </si>
   <si>
     <t>#88 Fred Sistrunk - WR</t>
   </si>