--- v0 (2026-09-14)
+++ v1 (2026-10-09)
@@ -287,66 +287,66 @@
   <si>
     <t>ST Rusher8</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>CIN has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>BAL</t>
   </si>
   <si>
     <t>BAL 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 7-William Silver kicks 75 yards from BAL 35 to CIN -10. Touchback.</t>
   </si>
   <si>
-    <t>#47 Douglas Wolfe - RB</t>
+    <t>#20 Douglas Wolfe - RB</t>
   </si>
   <si>
     <t>#85 Chad Johnson - WR</t>
   </si>
   <si>
     <t>#71 Ralph Fodor - LG</t>
   </si>
   <si>
-    <t>#58 Scott Lunceford - WLB</t>
+    <t>#83 Scott Lunceford - SLB</t>
   </si>
   <si>
     <t>#43 Neal Parker - FS</t>
   </si>
   <si>
-    <t>#33 Timothy Cobb - FS</t>
+    <t>#45 Timothy Cobb - FS</t>
   </si>
   <si>
     <t>#57 Joseph Collins - WLB</t>
   </si>
   <si>
     <t>#35 Kelvin Parodi - SS</t>
   </si>
   <si>
     <t>#90 John Alston - MLB</t>
   </si>
   <si>
     <t>#99 Brandon Steger - SLB</t>
   </si>
   <si>
     <t>#29 Marcus Michaels - CB</t>
   </si>
   <si>
     <t>#7 William Silver - K</t>
   </si>
   <si>
     <t>CIN</t>
   </si>
   <si>
     <t>CIN 25</t>
   </si>
@@ -365,81 +365,81 @@
   <si>
     <t>#32 Robert White - RB</t>
   </si>
   <si>
     <t>#24 Levi Kosinski - FB</t>
   </si>
   <si>
     <t>#80 Aaron Atwood - WR</t>
   </si>
   <si>
     <t>#82 Michael Sanders - WR</t>
   </si>
   <si>
     <t>#77 Toby Carpenter - LT</t>
   </si>
   <si>
     <t>#74 Julius Charles - LG</t>
   </si>
   <si>
     <t>#60 Steven Ligon - C</t>
   </si>
   <si>
     <t>#72 Jose Stoops - RG</t>
   </si>
   <si>
-    <t>#52 Michael Sutton - RT</t>
+    <t>#67 Michael Sutton - RG</t>
   </si>
   <si>
     <t>#96 Brian Marin - DT</t>
   </si>
   <si>
     <t>#69 Kim Gay - DT</t>
   </si>
   <si>
     <t>#64 Charles Brooks - DT</t>
   </si>
   <si>
     <t>#56 Carlos Blair - RDE</t>
   </si>
   <si>
     <t>#50 Jeffrey Blanchard - SLB</t>
   </si>
   <si>
     <t>#91 Wesley Russo - MLB</t>
   </si>
   <si>
     <t>#52 Douglas Erickson - WLB</t>
   </si>
   <si>
     <t>#31 Jay Knowles - CB</t>
   </si>
   <si>
     <t>#39 Arthur White - CB</t>
   </si>
   <si>
-    <t>#31 Richard Woods - SS</t>
+    <t>#27 Richard Woods - SS</t>
   </si>
   <si>
     <t>#22 Robert Padilla - FS</t>
   </si>
   <si>
     <t>14:26</t>
   </si>
   <si>
     <t>CIN 39</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-CIN 39 (14:25) 32-Robert White ran to CIN 39 for a short gain. Tackle by 35-Clinton Cook.</t>
   </si>
   <si>
     <t>#89 Ryan Benson - TE</t>
   </si>
   <si>
     <t>#87 Robert Bradley - TE</t>
   </si>
@@ -1208,51 +1208,51 @@
   <si>
     <t>#14 Nelson Guerra - WR</t>
   </si>
   <si>
     <t>5:51</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>3-4-BAL 4 (5:50) 32-Robert White ran to BAL 4 for a short gain. Tackle by 52-Douglas Erickson.</t>
   </si>
   <si>
     <t>5:15</t>
   </si>
   <si>
     <t>4-4-BAL 4 (5:14) 6-Justin Haas 21 yard field goal is GOOD. CIN 3 BAL 6</t>
   </si>
   <si>
     <t>#6 Justin Haas - K</t>
   </si>
   <si>
     <t>#48 Stephen Parsons - DT</t>
   </si>
   <si>
-    <t>#95 Jared Manning - SLB</t>
+    <t>#67 Jared Manning - SLB</t>
   </si>
   <si>
     <t>5:11</t>
   </si>
   <si>
     <t>(5:12) 6-Justin Haas kicks 75 yards from CIN 35 to BAL -10. 82-David Merritt to BAL 23 for 33 yards. Tackle by 99-Brandon Steger.</t>
   </si>
   <si>
     <t>5:06</t>
   </si>
   <si>
     <t>BAL 23</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>1-10-BAL 23 (5:07) 47-Robert Anderson ran to BAL 26 for 3 yards. Tackle by 35-Kelvin Parodi.</t>
   </si>
   <si>
     <t>BAL 26</t>
   </si>
   <si>
     <t>2-7-BAL 26 (4:31) 6-Richard Dunn pass complete to 87-William Sasso to BAL 34 for 8 yards. Tackle by 99-Brandon Steger.</t>
   </si>