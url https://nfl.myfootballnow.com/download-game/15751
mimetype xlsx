--- v0 (2026-09-14)
+++ v1 (2026-10-09)
@@ -356,60 +356,60 @@
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-ATL 25 (15:00) 20-Robert Almazan ran to ATL 27 for 2 yards. Tackle by 50-James Ransom.</t>
   </si>
   <si>
     <t>#7 Sergio Burt - QB</t>
   </si>
   <si>
     <t>#20 Robert Almazan - RB</t>
   </si>
   <si>
     <t>#28 Vernon Hill - FB</t>
   </si>
   <si>
     <t>#81 Brandon Wynne - TE</t>
   </si>
   <si>
     <t>#80 Boyce Olinger - WR</t>
   </si>
   <si>
     <t>#50 Takeru Kobayashi - LT</t>
   </si>
   <si>
-    <t>#56 Jesse Prout - LG</t>
+    <t>#69 Jesse Prout - LG</t>
   </si>
   <si>
     <t>#67 Thomas Jefferson - C</t>
   </si>
   <si>
     <t>#62 Kenneth Brassfield - RG</t>
   </si>
   <si>
-    <t>#57 Thomas Freeman - RT</t>
+    <t>#76 Thomas Freeman - RT</t>
   </si>
   <si>
     <t>#58 James Hall - DT</t>
   </si>
   <si>
     <t>#79 Shawn Sackett - LDE</t>
   </si>
   <si>
     <t>#97 Joseph Carpenter - DT</t>
   </si>
   <si>
     <t>#98 John Harlan - DT</t>
   </si>
   <si>
     <t>#94 Arthur McLachlan - RDE</t>
   </si>
   <si>
     <t>#58 Gary Adler - SLB</t>
   </si>
   <si>
     <t>#50 James Ransom - MLB</t>
   </si>
   <si>
     <t>#47 Shawn Ford - SLB</t>
   </si>