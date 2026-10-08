--- v0 (2026-09-14)
+++ v1 (2026-10-08)
@@ -293,120 +293,120 @@
   <si>
     <t>SFO has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>TBY</t>
   </si>
   <si>
     <t>TBY 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 9-Victor Shand kicks 74 yards from TBY 35 to SFO -9. Touchback.</t>
   </si>
   <si>
     <t>#40 David Pitts - RB</t>
   </si>
   <si>
     <t>#93 Christopher Robison - MLB</t>
   </si>
   <si>
-    <t>#67 Phillip Ruelas - RDE</t>
-[...2 lines deleted...]
-    <t>#77 Richard Taylor - LDE</t>
+    <t>#78 Phillip Ruelas - LDE</t>
+  </si>
+  <si>
+    <t>#77 Richard Taylor - RDE</t>
   </si>
   <si>
     <t>#92 Daniel Blue - WLB</t>
   </si>
   <si>
-    <t>#24 John Murdock - FS</t>
-[...2 lines deleted...]
-    <t>#44 Raymond Parker - SS</t>
+    <t>#24 John Murdock - CB</t>
+  </si>
+  <si>
+    <t>#43 Raymond Parker - SS</t>
   </si>
   <si>
     <t>#26 Ronald Mathis - CB</t>
   </si>
   <si>
-    <t>#22 Kennith Brown - SLB</t>
+    <t>#59 Kennith Brown - SLB</t>
   </si>
   <si>
     <t>#62 Robert Greer - RT</t>
   </si>
   <si>
-    <t>#93 Wade Aiello - SLB</t>
+    <t>#93 Wade Aiello - LDE</t>
   </si>
   <si>
     <t>#9 Victor Shand - K</t>
   </si>
   <si>
     <t>SFO</t>
   </si>
   <si>
     <t>SFO 25</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-SFO 25 (15:00) PENALTY - False Start (SFO 53-Homer Walker)</t>
   </si>
   <si>
-    <t>#11 Elliott Singer - QB</t>
-[...8 lines deleted...]
-    <t>#38 Michael Scott - FB</t>
+    <t>#4 Elliott Singer - QB</t>
+  </si>
+  <si>
+    <t>#39 Raymond Keller - RB</t>
+  </si>
+  <si>
+    <t>#40 Guadalupe Terry - FB</t>
+  </si>
+  <si>
+    <t>#43 Michael Scott - FB</t>
   </si>
   <si>
     <t>#89 William Ward - TE</t>
   </si>
   <si>
     <t>#14 Robert Williams - WR</t>
   </si>
   <si>
-    <t>#60 Christopher Becker - LT</t>
-[...5 lines deleted...]
-    <t>#66 Brian Martin - C</t>
+    <t>#71 Christopher Becker - LT</t>
+  </si>
+  <si>
+    <t>#68 Bruce Feldman - LG</t>
+  </si>
+  <si>
+    <t>#75 Brian Martin - C</t>
   </si>
   <si>
     <t>#53 Homer Walker - C</t>
   </si>
   <si>
     <t>#74 Joseph Bray - RT</t>
   </si>
   <si>
     <t>#56 James Hightower - LDE</t>
   </si>
   <si>
     <t>#73 Darrell Neal - LDE</t>
   </si>
   <si>
     <t>#54 Leo Brooks - DT</t>
   </si>
   <si>
     <t>#79 Raymond Garrett - DT</t>
   </si>
   <si>
     <t>#97 Carlos Jenkins - RDE</t>
   </si>
   <si>
     <t>#86 Irwin Harbison - WLB</t>
   </si>
@@ -488,51 +488,51 @@
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>2-10-SFO 37 (14:52) 47-Raymond Keller ran to SFO 37 for 1 yards. Tackle by 97-Carlos Jenkins. SFO 53-Homer Walker was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#58 Robert Sharma - C</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
   <si>
     <t>Dime Flat Man Cover 1</t>
   </si>
   <si>
     <t>3-9-SFO 37 (14:17) 11-Elliott Singer pass Pass knocked down by 31-Joseph Hill. incomplete, intended for 14-Robert Williams. Pressure by 56-James Hightower. TBY 79-Raymond Garrett was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#65 Jamey Burgess - C</t>
+    <t>#65 Jamey Burgess - RG</t>
   </si>
   <si>
     <t>14:13</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-9-SFO 37 (14:14) 10-William Johnson punts 49 yards to TBY 14. 88-Kenneth Sager to TBY 23 for 10 yards. Tackle by 77-Richard Taylor.</t>
   </si>
   <si>
     <t>#10 William Johnson - P</t>
   </si>
   <si>
     <t>#88 Kenneth Sager - WR</t>
   </si>
   <si>
     <t>#21 Eugenio Pinnock - CB</t>
   </si>
   <si>
     <t>#61 Thomas Miller - RT</t>
   </si>
@@ -566,66 +566,66 @@
   <si>
     <t>#87 Michael Schwartz - WR</t>
   </si>
   <si>
     <t>#16 Frank Brown - WR</t>
   </si>
   <si>
     <t>#14 Michael Watson - WR</t>
   </si>
   <si>
     <t>#63 Steven Hampton - LT</t>
   </si>
   <si>
     <t>#75 John Gleason - LG</t>
   </si>
   <si>
     <t>#72 Matthew Stephenson - C</t>
   </si>
   <si>
     <t>#68 Luke Mead - RG</t>
   </si>
   <si>
     <t>#74 Jack Thompson - RG</t>
   </si>
   <si>
-    <t>#92 Ramon Maxwell - LDE</t>
+    <t>#92 Ramon Maxwell - DT</t>
   </si>
   <si>
     <t>#76 Ricky Gustafson - DT</t>
   </si>
   <si>
     <t>#91 Robert Cowans - DT</t>
   </si>
   <si>
-    <t>#95 Donnell Kang - RDE</t>
-[...5 lines deleted...]
-    <t>#92 Charles Barbour - WLB</t>
+    <t>#95 Donnell Kang - DT</t>
+  </si>
+  <si>
+    <t>#56 Jerry Sicard - MLB</t>
+  </si>
+  <si>
+    <t>#55 Charles Barbour - MLB</t>
   </si>
   <si>
     <t>#39 Armando Mullen - SS</t>
   </si>
   <si>
     <t>#28 Gary Maskell - CB</t>
   </si>
   <si>
     <t>13:25</t>
   </si>
   <si>
     <t>TBY 29</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>2-4-TBY 29 (13:24) 14-Stan Page pass INTERCEPTED by 24-John Murdock at TBY 35. 24-John Murdock to TBY 35 for -0 yards. Tackle by 81-Robert Sherwin.</t>
   </si>
   <si>
     <t>#84 Jonathan Tunney - TE</t>
   </si>
@@ -914,54 +914,54 @@
   <si>
     <t>Nickel 3-3-5 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-13-SFO 30 (2:18) 14-Stan Page pass Pass knocked down by 26-Ronald Mathis. incomplete, intended for 87-Michael Schwartz.</t>
   </si>
   <si>
     <t>2:14</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>
   <si>
     <t>3-13-SFO 30 (2:15) 30-James Fields ran to SFO 27 for 3 yards. Tackle by 24-John Murdock.</t>
   </si>
   <si>
     <t>1:39</t>
   </si>
   <si>
     <t>4-10-SFO 27 (1:38) 9-Victor Shand 45 yard field goal is NO GOOD. (Wide Left)</t>
   </si>
   <si>
     <t>#50 Kevin Morse - LG</t>
   </si>
   <si>
-    <t>#97 Michael Malizia - MLB</t>
-[...2 lines deleted...]
-    <t>#9 Donald Rose - MLB</t>
+    <t>#54 Michael Malizia - WLB</t>
+  </si>
+  <si>
+    <t>#90 Donald Rose - RDE</t>
   </si>
   <si>
     <t>1:33</t>
   </si>
   <si>
     <t>SFO 34</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>1-10-SFO 34 (1:34) 11-Elliott Singer pass complete to 14-Robert Williams to SFO 41 for 7 yards. Tackle by 40-Joseph Truitt.</t>
   </si>
   <si>
     <t>0:56</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>2-3-SFO 41 (0:55) 11-Elliott Singer pass complete to 80-Stephen Alvarez to TBY 48 for 10 yards. Tackle by 23-Robert Raynor.</t>
   </si>
   <si>
     <t>0:20</t>
   </si>
@@ -2235,86 +2235,86 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CF164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="326.635" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="28.136" bestFit="true" customWidth="true" style="0"/>