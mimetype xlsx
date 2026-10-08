--- v0 (2026-09-11)
+++ v1 (2026-10-08)
@@ -521,51 +521,51 @@
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>2-10-NYJ 50 (10:45) 25-Zander Fisherman ran to NED 31 for 19 yards. Tackle by 23-Anthony Payne.</t>
   </si>
   <si>
     <t>10:06</t>
   </si>
   <si>
     <t>NED 31</t>
   </si>
   <si>
     <t>Shotgun Normal HB Sweep</t>
   </si>
   <si>
     <t>Dime Flat CB4 Blitz</t>
   </si>
   <si>
     <t>1-10-NED 31 (10:05) 24-Van Tovenaar ran to NED 13 for 18 yards. Tackle by 24-John Muller.</t>
   </si>
   <si>
     <t>#21 Derrick Gray - CB</t>
   </si>
   <si>
-    <t>#57 Raymond Kaufman - CB</t>
+    <t>#43 Raymond Kaufman - CB</t>
   </si>
   <si>
     <t>9:25</t>
   </si>
   <si>
     <t>NED 13</t>
   </si>
   <si>
     <t>1-10-NED 13 (9:24) 38-Cole  Pyles ran to NED 10 for 2 yards. Tackle by 51-Joseph Wells.</t>
   </si>
   <si>
     <t>8:49</t>
   </si>
   <si>
     <t>NED 10</t>
   </si>
   <si>
     <t>I Formation Twin WR Quick Outs</t>
   </si>
   <si>
     <t>2-8-NED 10 (8:48) 11-Mitchell Christenson pass INTERCEPTED by 24-John Muller at NED 5. 24-John Muller to NED 5 for 0 yards. Tackle by 83-Richard Merlo.</t>
   </si>
   <si>
     <t>8:44</t>
   </si>