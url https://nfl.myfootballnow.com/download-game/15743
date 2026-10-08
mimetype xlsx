--- v0 (2026-09-11)
+++ v1 (2026-10-08)
@@ -317,51 +317,51 @@
   <si>
     <t>#2 Bradley Wight - LDE</t>
   </si>
   <si>
     <t>#94 Phillip Anderson - LDE</t>
   </si>
   <si>
     <t>#51 William Knighton - MLB</t>
   </si>
   <si>
     <t>#41 Thomas Hoff - FS</t>
   </si>
   <si>
     <t>#91 Dave Baker - WLB</t>
   </si>
   <si>
     <t>#93 Kenneth Sams - SLB</t>
   </si>
   <si>
     <t>#49 Jerry Mitchell - CB</t>
   </si>
   <si>
     <t>#71 Timothy Haggerty - LDE</t>
   </si>
   <si>
-    <t>#26 Donald Rock - FS</t>
+    <t>#26 Donald Rock - SS</t>
   </si>
   <si>
     <t>#39 Ronald Lyles - K</t>
   </si>
   <si>
     <t>TEN</t>
   </si>
   <si>
     <t>TEN 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-TEN 25 (15:00) 16-Justin Jackson pass INTERCEPTED by 47-Garland Gray at TEN 30. 47-Garland Gray to TEN 30 for -0 yards. Tackle by 43-William Myles. TEN 68-Frank Gonzales was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#16 Justin Jackson - QB</t>
   </si>
   <si>
     <t>#43 William Myles - RB</t>
   </si>