--- v0 (2026-09-11)
+++ v1 (2026-10-09)
@@ -290,51 +290,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>LAC has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>BAL</t>
   </si>
   <si>
     <t>BAL 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 7-William Silver kicks 75 yards from BAL 35 to LAC -10. Touchback.</t>
   </si>
   <si>
     <t>#28 Merlin Finch - RB</t>
   </si>
   <si>
-    <t>#91 Perry Richardson - RDE</t>
+    <t>#99 Perry Richardson - LDE</t>
   </si>
   <si>
     <t>#22 Robert Pounders - FS</t>
   </si>
   <si>
     <t>#41 Larry Napier - SS</t>
   </si>
   <si>
     <t>#27 Edward Sane - FS</t>
   </si>
   <si>
     <t>#51 Antony Leatham - SLB</t>
   </si>
   <si>
     <t>#54 Jose Delgado - MLB</t>
   </si>
   <si>
     <t>#94 Matthew Wells - RDE</t>
   </si>
   <si>
     <t>#58 Chuck Weaver - MLB</t>
   </si>
   <si>
     <t>#42 Thomas Magoon - FS</t>
   </si>
@@ -344,102 +344,102 @@
   <si>
     <t>#7 William Silver - K</t>
   </si>
   <si>
     <t>LAC</t>
   </si>
   <si>
     <t>LAC 25</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-10-LAC 25 (15:00) 9-Douglas Jeffries pass complete to 44-Millard Lake to LAC 29 for 4 yards. Tackle by 31-Jay Knowles.</t>
   </si>
   <si>
     <t>#9 Douglas Jeffries - QB</t>
   </si>
   <si>
     <t>#44 Millard Lake - FB</t>
   </si>
   <si>
-    <t>#82 Jack Lane - TE</t>
+    <t>#89 Jack Lane - TE</t>
   </si>
   <si>
     <t>#83 Michael Sheldon - WR</t>
   </si>
   <si>
     <t>#37 Brian Long - WR</t>
   </si>
   <si>
     <t>#71 Carson Mason - RT</t>
   </si>
   <si>
     <t>#62 Bobby Hicks - RG</t>
   </si>
   <si>
     <t>#73 Jesse Ashcraft - C</t>
   </si>
   <si>
     <t>#65 Ray Dodson - RG</t>
   </si>
   <si>
     <t>#61 Terry Garcia - LG</t>
   </si>
   <si>
     <t>#96 Brian Marin - DT</t>
   </si>
   <si>
     <t>#69 Kim Gay - DT</t>
   </si>
   <si>
     <t>#64 Charles Brooks - DT</t>
   </si>
   <si>
     <t>#56 Carlos Blair - RDE</t>
   </si>
   <si>
     <t>#50 Jeffrey Blanchard - SLB</t>
   </si>
   <si>
     <t>#91 Wesley Russo - MLB</t>
   </si>
   <si>
     <t>#52 Douglas Erickson - WLB</t>
   </si>
   <si>
     <t>#31 Jay Knowles - CB</t>
   </si>
   <si>
     <t>#39 Arthur White - CB</t>
   </si>
   <si>
-    <t>#31 Richard Woods - SS</t>
+    <t>#27 Richard Woods - SS</t>
   </si>
   <si>
     <t>#22 Robert Padilla - FS</t>
   </si>
   <si>
     <t>14:27</t>
   </si>
   <si>
     <t>LAC 29</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>2-6-LAC 29 (14:26) 28-Merlin Finch ran to LAC 32 for 3 yards. Tackle by 52-Douglas Erickson.</t>
   </si>
   <si>
     <t>#97 Paul Lynch - LDE</t>
   </si>
   <si>
     <t>#38 Mark Evelyn - CB</t>
   </si>
   <si>
     <t>#40 Wesley Norman - SS</t>
   </si>
@@ -458,51 +458,51 @@
   <si>
     <t>3-3-LAC 32 (13:48) 9-Douglas Jeffries pass complete to 44-Millard Lake to LAC 28 for -4 yards. Tackle by 97-Paul Lynch.</t>
   </si>
   <si>
     <t>#53 Leonardo Huynh - WLB</t>
   </si>
   <si>
     <t>13:05</t>
   </si>
   <si>
     <t>LAC 28</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-7-LAC 28 (13:04) 2-Ernest Sanabria punts 49 yards to BAL 23. Fair Catch by 82-David Merritt.</t>
   </si>
   <si>
     <t>#2 Ernest Sanabria - P</t>
   </si>
   <si>
-    <t>#80 Omar Davis - TE</t>
+    <t>#87 Omar Davis - TE</t>
   </si>
   <si>
     <t>#82 David Merritt - WR</t>
   </si>
   <si>
     <t>#33 Clark Carter - RB</t>
   </si>
   <si>
     <t>#69 Jackie Cox - LG</t>
   </si>
   <si>
     <t>#98 David Culpepper - MLB</t>
   </si>
   <si>
     <t>12:56</t>
   </si>
   <si>
     <t>BAL 23</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>4-3 Normal Double WR2</t>
   </si>
@@ -740,51 +740,51 @@
   <si>
     <t>3-10-BAL 22 (6:23) 9-Douglas Jeffries pass complete to 37-Brian Long to BAL 17 for 6 yards. Tackle by 31-Jay Knowles.</t>
   </si>
   <si>
     <t>5:48</t>
   </si>
   <si>
     <t>BAL 17</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-4-BAL 17 (5:47) 58-Chuck Weaver 35 yard field goal is NO GOOD. (Wide Left)</t>
   </si>
   <si>
     <t>#64 Arthur Craig - RG</t>
   </si>
   <si>
     <t>#93 William Helsley - RDE</t>
   </si>
   <si>
-    <t>#95 Jared Manning - SLB</t>
+    <t>#67 Jared Manning - SLB</t>
   </si>
   <si>
     <t>5:43</t>
   </si>
   <si>
     <t>BAL 24</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>1-10-BAL 24 (5:44) 47-Robert Anderson ran to BAL 25 for 1 yards. Tackle by 91-Douglas Buller. BAL 59-James Martin was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>5:07</t>
   </si>
   <si>
     <t>BAL 25</t>
   </si>
   <si>
     <t>2-9-BAL 25 (5:06) 6-Richard Dunn pass Pass knocked down by 29-Jonathan Miller. incomplete, intended for 82-David Merritt. LAC 91-Perry Richardson was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#74 Edward Chavez - LG</t>
   </si>
@@ -1070,51 +1070,51 @@
   <si>
     <t>3-12-BAL 5 (8:39) 6-Richard Dunn pass complete to 67-William Yon to BAL 10 for 5 yards. Tackle by 22-Robert Pounders. Nice job by 67-William Yon on that route to lose his coverage.</t>
   </si>
   <si>
     <t>8:01</t>
   </si>
   <si>
     <t>BAL 10</t>
   </si>
   <si>
     <t>4-6-BAL 10 (8:00) 14-Gary Todd punts 51 yards to LAC 39. 28-Merlin Finch to LAC 45 for 6 yards. Tackle by 31-Jay Knowles.</t>
   </si>
   <si>
     <t>7:51</t>
   </si>
   <si>
     <t>LAC 45</t>
   </si>
   <si>
     <t>Singleback Big Off Tackle Strong</t>
   </si>
   <si>
     <t>1-10-LAC 45 (7:52) 28-Merlin Finch ran to BAL 46 for 10 yards. Tackle by 39-Arthur White. PENALTY - Facemask (BAL 39-Arthur White)</t>
   </si>
   <si>
-    <t>#36 James Goldberg - TE</t>
+    <t>#40 James Goldberg - FB</t>
   </si>
   <si>
     <t>7:48</t>
   </si>
   <si>
     <t>BAL 31</t>
   </si>
   <si>
     <t>Strong I Big HB Toss Strong</t>
   </si>
   <si>
     <t>1-10-BAL 31 (7:49) 28-Merlin Finch ran to BAL 27 for 4 yards. Tackle by 31-Richard Woods.</t>
   </si>
   <si>
     <t>7:08</t>
   </si>
   <si>
     <t>BAL 27</t>
   </si>
   <si>
     <t>2-6-BAL 27 (7:07) 9-Douglas Jeffries pass complete to 37-Brian Long to BAL 22 for 5 yards. Tackle by 39-Arthur White.</t>
   </si>
   <si>
     <t>6:26</t>
   </si>
@@ -1475,51 +1475,51 @@
   <si>
     <t>1-10-LAC 25 (10:05) 28-Merlin Finch ran to LAC 28 for 3 yards. Tackle by 38-Mark Evelyn.</t>
   </si>
   <si>
     <t>9:32</t>
   </si>
   <si>
     <t>2-7-LAC 28 (9:31) 28-Merlin Finch ran to LAC 30 for 2 yards. Tackle by 53-Leonardo Huynh.</t>
   </si>
   <si>
     <t>8:51</t>
   </si>
   <si>
     <t>3-5-LAC 30 (8:50) 9-Douglas Jeffries pass complete to 82-Jack Lane to LAC 36 for 6 yards. Tackle by 31-Richard Woods. Great move by 82-Jack Lane to get free of his coverage. LAC 71-Carson Mason was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>8:04</t>
   </si>
   <si>
     <t>1-10-LAC 36 (8:03) 11-Ryan Morrow ran to LAC 39 for 2 yards. Tackle by 51-Steven Camp.</t>
   </si>
   <si>
     <t>#11 Ryan Morrow - RB</t>
   </si>
   <si>
-    <t>#50 Junior Lytton - LT</t>
+    <t>#68 Junior Lytton - RG</t>
   </si>
   <si>
     <t>7:23</t>
   </si>
   <si>
     <t>2-8-LAC 39 (7:22) 28-Merlin Finch ran to LAC 41 for 2 yards. Tackle by 52-Douglas Erickson.</t>
   </si>
   <si>
     <t>6:48</t>
   </si>
   <si>
     <t>Singleback Normal FL Post</t>
   </si>
   <si>
     <t>3-6-LAC 41 (6:47) 9-Douglas Jeffries sacked at LAC 33 for -8 yards (56-Carlos Blair). Sack allowed by 50-Junior Lytton.</t>
   </si>
   <si>
     <t>6:07</t>
   </si>
   <si>
     <t>4-13-LAC 33 (6:06) 2-Ernest Sanabria punts 45 yards to BAL 22. Fair Catch by 82-David Merritt.</t>
   </si>
   <si>
     <t>5:58</t>
   </si>