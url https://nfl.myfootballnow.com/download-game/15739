--- v0 (2026-09-11)
+++ v1 (2026-10-08)
@@ -287,66 +287,66 @@
   <si>
     <t>ST Rusher8</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>CIN has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>MIA</t>
   </si>
   <si>
     <t>MIA 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-William Spurlock kicks 71 yards from MIA 35 to CIN -6. 47-Douglas Wolfe to CIN 41 for 47 yards. Tackle by 99-Scott Shoemaker.</t>
   </si>
   <si>
-    <t>#47 Douglas Wolfe - RB</t>
+    <t>#20 Douglas Wolfe - RB</t>
   </si>
   <si>
     <t>#99 Brandon Steger - SLB</t>
   </si>
   <si>
     <t>#43 Neal Parker - FS</t>
   </si>
   <si>
-    <t>#58 Scott Lunceford - WLB</t>
+    <t>#83 Scott Lunceford - SLB</t>
   </si>
   <si>
     <t>#29 Marcus Michaels - CB</t>
   </si>
   <si>
-    <t>#33 Timothy Cobb - FS</t>
+    <t>#45 Timothy Cobb - FS</t>
   </si>
   <si>
     <t>#71 Ralph Fodor - LG</t>
   </si>
   <si>
     <t>#35 Kelvin Parodi - SS</t>
   </si>
   <si>
     <t>#20 Donald Hyde - CB</t>
   </si>
   <si>
     <t>#57 Joseph Collins - WLB</t>
   </si>
   <si>
     <t>#90 John Alston - MLB</t>
   </si>
   <si>
     <t>#3 William Spurlock - K</t>
   </si>
   <si>
     <t>CIN</t>
   </si>
   <si>
     <t>14:53</t>
   </si>
@@ -371,51 +371,51 @@
   <si>
     <t>#24 Levi Kosinski - FB</t>
   </si>
   <si>
     <t>#89 Ryan Benson - TE</t>
   </si>
   <si>
     <t>#80 Aaron Atwood - WR</t>
   </si>
   <si>
     <t>#85 Chad Johnson - WR</t>
   </si>
   <si>
     <t>#77 Toby Carpenter - LT</t>
   </si>
   <si>
     <t>#74 Julius Charles - LG</t>
   </si>
   <si>
     <t>#67 James Morrow - C</t>
   </si>
   <si>
     <t>#72 Jose Stoops - RG</t>
   </si>
   <si>
-    <t>#52 Michael Sutton - RT</t>
+    <t>#67 Michael Sutton - RG</t>
   </si>
   <si>
     <t>#96 Glenn Cook - LDE</t>
   </si>
   <si>
     <t>#98 James Phillips - DT</t>
   </si>
   <si>
     <t>#93 Billy Britton - DT</t>
   </si>
   <si>
     <t>#97 Matthew Erdmann - RDE</t>
   </si>
   <si>
     <t>#93 Kyle Evans - SLB</t>
   </si>
   <si>
     <t>#92 Samuel Caudle - MLB</t>
   </si>
   <si>
     <t>#55 Stanley Gamache - WLB</t>
   </si>
   <si>
     <t>#20 Alonzo Martinez - CB</t>
   </si>