--- v0 (2026-09-11)
+++ v1 (2026-10-08)
@@ -758,51 +758,51 @@
   <si>
     <t>Strong I Normal Short Attack</t>
   </si>
   <si>
     <t>3-5-IND 11 (5:05) 11-Ronald Ruffner pass complete to 89-Thomas Washington to IND 6 for 6 yards. Tackle by 92-Mark Firth. IND 95-Joey Hoskins was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>4:23</t>
   </si>
   <si>
     <t>IND 6</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>1-6-IND 6 (4:22) 11-Ronald Ruffner pass Pass knocked down by 94-Brian Anderson. incomplete, intended for 84-Jerry Lepage.</t>
   </si>
   <si>
     <t>4:18</t>
   </si>
   <si>
     <t>2-6-IND 6 (4:19) 43-Barry Willey ran to IND 2 for 3 yards. Tackle by 41-Charles Randle.</t>
   </si>
   <si>
-    <t>#73 John Cervantes - RDE</t>
+    <t>#73 John Cervantes - LDE</t>
   </si>
   <si>
     <t>3:35</t>
   </si>
   <si>
     <t>IND 2</t>
   </si>
   <si>
     <t>3-2-IND 2 (3:34) 43-Barry Willey ran to IND 1 for 1 yards. Tackle by 5-John Weathers.</t>
   </si>
   <si>
     <t>2:53</t>
   </si>
   <si>
     <t>IND 1</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-1-IND 1 (2:52) 2-Tom Fox 19 yard field goal is GOOD. PHI 3 IND 0</t>
   </si>