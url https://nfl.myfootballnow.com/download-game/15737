--- v0 (2026-09-11)
+++ v1 (2026-10-08)
@@ -305,108 +305,108 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Roosevelt Welch kicks 75 yards from WAS 35 to GBY -10. Touchback.</t>
   </si>
   <si>
     <t>#45 Gregory Zarate - RB</t>
   </si>
   <si>
     <t>#51 Cyril Apel - MLB</t>
   </si>
   <si>
     <t>#56 Antonio Reece - SLB</t>
   </si>
   <si>
     <t>#98 Marcus Scales - DT</t>
   </si>
   <si>
     <t>#23 Jeff Kennedy - SS</t>
   </si>
   <si>
     <t>#73 Jorge Rodriguez - RDE</t>
   </si>
   <si>
-    <t>#20 Frank Medina - SS</t>
+    <t>#7 Frank Medina - SS</t>
   </si>
   <si>
     <t>#11 Paul Dye - FS</t>
   </si>
   <si>
     <t>#5 Michael Pollock - CB</t>
   </si>
   <si>
     <t>#35 Jeff Weaver - TE</t>
   </si>
   <si>
-    <t>#21 Joseph Knight - CB</t>
+    <t>#1 Joseph Knight - CB</t>
   </si>
   <si>
     <t>#3 Roosevelt Welch - K</t>
   </si>
   <si>
     <t>GBY</t>
   </si>
   <si>
     <t>GBY 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Counter</t>
   </si>
   <si>
     <t>46 Normal Strong Blitz</t>
   </si>
   <si>
     <t>1-10-GBY 25 (15:00) 45-Gregory Zarate ran to GBY 24 for -1 yards. Tackle by 41-Richard Whittington.</t>
   </si>
   <si>
     <t>#13 William McCarthy - QB</t>
   </si>
   <si>
     <t>#36 Donald Johnson - FB</t>
   </si>
   <si>
     <t>#44 Olen Nelson - TE</t>
   </si>
   <si>
     <t>#88 Kenneth Rosa - WR</t>
   </si>
   <si>
     <t>#85 Roy Tomlin - WR</t>
   </si>
   <si>
     <t>#52 Kenneth Hilderbrand - LT</t>
   </si>
   <si>
     <t>#75 Mark Prim - LG</t>
   </si>
   <si>
     <t>#15 Daniel Coppola - LG</t>
   </si>
   <si>
-    <t>#7 Andre Bruce - RG</t>
+    <t>#70 Andre Bruce - RG</t>
   </si>
   <si>
     <t>#69 Matthew Hill - RT</t>
   </si>
   <si>
     <t>#98 Kurt Swartz - LDE</t>
   </si>
   <si>
     <t>#90 Carl Wallen - DT</t>
   </si>
   <si>
     <t>#67 Douglas Woodall - DT</t>
   </si>
   <si>
     <t>#59 Leslie O'Neal - LDE</t>
   </si>
   <si>
     <t>#57 William Goldschmidt - MLB</t>
   </si>
   <si>
     <t>#56 Gary Schwartz - MLB</t>
   </si>
   <si>
     <t>#50 Henry Brink - SLB</t>
   </si>