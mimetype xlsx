--- v0 (2026-09-11)
+++ v1 (2026-10-08)
@@ -755,51 +755,51 @@
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-DET 31 (8:27) 12-Edward Sherrod pass complete to 34-Brian Barnett to DET 41 for 10 yards. Tackle by 37-Richard Burkett.</t>
   </si>
   <si>
     <t>7:45</t>
   </si>
   <si>
     <t>DET 41</t>
   </si>
   <si>
     <t>2-1-DET 41 (7:44) 12-Edward Sherrod pass complete to 80-Ariel Emery to ARZ 48 for 11 yards. Tackle by 30-Neal Mercurio.</t>
   </si>
   <si>
     <t>7:04</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>
   <si>
     <t>1-10-ARZ 48 (7:03) 45-Christopher Jordan ran to ARZ 39 for 10 yards. Tackle by 13-Willian Pierce.</t>
   </si>
   <si>
-    <t>#84 Joseph Barber - WR</t>
+    <t>#89 Joseph Barber - WR</t>
   </si>
   <si>
     <t>6:27</t>
   </si>
   <si>
     <t>ARZ 39</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>2-1-ARZ 39 (6:26) PENALTY - False Start (DET 88-Randy Colmenero)</t>
   </si>
   <si>
     <t>6:25</t>
   </si>
   <si>
     <t>ARZ 44</t>
   </si>
   <si>
     <t>2-5-ARZ 44 (6:26) 34-Brian Barnett ran to ARZ 41 for 2 yards. Tackle by 59-Christopher Alexander.</t>
   </si>
   <si>
     <t>5:53</t>
   </si>