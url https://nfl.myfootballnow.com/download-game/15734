--- v0 (2026-09-11)
+++ v1 (2026-10-08)
@@ -362,186 +362,186 @@
   <si>
     <t>1-10-ATL 35 (14:56) 7-Sergio Burt pass complete to 81-Brandon Wynne to ATL 43 for 8 yards. Tackle by 28-Gary Maskell.</t>
   </si>
   <si>
     <t>#7 Sergio Burt - QB</t>
   </si>
   <si>
     <t>#20 Robert Almazan - RB</t>
   </si>
   <si>
     <t>#32 Leonard McKnight - RB</t>
   </si>
   <si>
     <t>#28 Vernon Hill - FB</t>
   </si>
   <si>
     <t>#81 Brandon Wynne - TE</t>
   </si>
   <si>
     <t>#80 Boyce Olinger - WR</t>
   </si>
   <si>
     <t>#50 Takeru Kobayashi - LT</t>
   </si>
   <si>
-    <t>#56 Jesse Prout - LG</t>
+    <t>#69 Jesse Prout - LG</t>
   </si>
   <si>
     <t>#60 Gary King - C</t>
   </si>
   <si>
     <t>#62 Kenneth Brassfield - RG</t>
   </si>
   <si>
-    <t>#57 Thomas Freeman - RT</t>
-[...5 lines deleted...]
-    <t>#77 Richard Taylor - LDE</t>
+    <t>#76 Thomas Freeman - RT</t>
+  </si>
+  <si>
+    <t>#92 Ramon Maxwell - DT</t>
+  </si>
+  <si>
+    <t>#77 Richard Taylor - RDE</t>
   </si>
   <si>
     <t>#76 Ricky Gustafson - DT</t>
   </si>
   <si>
     <t>#91 Robert Cowans - DT</t>
   </si>
   <si>
-    <t>#94 Craig Halton - RDE</t>
-[...8 lines deleted...]
-    <t>#92 Charles Barbour - WLB</t>
+    <t>#94 Craig Halton - DT</t>
+  </si>
+  <si>
+    <t>#93 Wade Aiello - LDE</t>
+  </si>
+  <si>
+    <t>#56 Jerry Sicard - MLB</t>
+  </si>
+  <si>
+    <t>#55 Charles Barbour - MLB</t>
   </si>
   <si>
     <t>#26 Ronald Mathis - CB</t>
   </si>
   <si>
     <t>#28 Gary Maskell - CB</t>
   </si>
   <si>
-    <t>#44 Raymond Parker - SS</t>
+    <t>#43 Raymond Parker - SS</t>
   </si>
   <si>
     <t>14:21</t>
   </si>
   <si>
     <t>ATL 43</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>2-2-ATL 43 (14:20) 20-Robert Almazan ran to ATL 47 for 5 yards. Tackle by 99-Jerry Sicard.</t>
   </si>
   <si>
     <t>13:41</t>
   </si>
   <si>
     <t>ATL 47</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-ATL 47 (13:40) 20-Robert Almazan ran to ATL 48 for 1 yards. Tackle by 94-Craig Halton.</t>
   </si>
   <si>
     <t>#13 Antonio Medrano - WR</t>
   </si>
   <si>
     <t>#93 Christopher Robison - MLB</t>
   </si>
   <si>
-    <t>#24 John Murdock - FS</t>
+    <t>#24 John Murdock - CB</t>
   </si>
   <si>
     <t>12:58</t>
   </si>
   <si>
     <t>ATL 48</t>
   </si>
   <si>
     <t>I Formation Normal FB Middle</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>2-9-ATL 48 (12:57) 7-Sergio Burt pass complete to 13-Antonio Medrano to SFO 42 for 10 yards. 13-Antonio Medrano FUMBLES (92-Charles Barbour) recovered by SFO-24-John Murdock to SFO 42 for 1 yards. Tackle by 20-Robert Almazan.</t>
   </si>
   <si>
     <t>12:50</t>
   </si>
   <si>
     <t>SFO 42</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-SFO 42 (12:51) 11-Elliott Singer pass complete to 47-Raymond Keller to SFO 45 for 3 yards. Tackle by 55-Daniel Duffy.</t>
   </si>
   <si>
-    <t>#11 Elliott Singer - QB</t>
-[...2 lines deleted...]
-    <t>#47 Raymond Keller - RB</t>
+    <t>#4 Elliott Singer - QB</t>
+  </si>
+  <si>
+    <t>#39 Raymond Keller - RB</t>
   </si>
   <si>
     <t>#89 William Ward - TE</t>
   </si>
   <si>
     <t>#14 Robert Williams - WR</t>
   </si>
   <si>
     <t>#80 Stephen Alvarez - WR</t>
   </si>
   <si>
     <t>#16 Kurt Eddings - WR</t>
   </si>
   <si>
-    <t>#60 Christopher Becker - LT</t>
+    <t>#71 Christopher Becker - LT</t>
   </si>
   <si>
     <t>#73 Luther Parker - LG</t>
   </si>
   <si>
-    <t>#66 Brian Martin - C</t>
+    <t>#75 Brian Martin - C</t>
   </si>
   <si>
     <t>#53 Homer Walker - C</t>
   </si>
   <si>
     <t>#74 Joseph Bray - RT</t>
   </si>
   <si>
     <t>#94 Timothy Pope - RDE</t>
   </si>
   <si>
     <t>#53 Stanley Snider - SLB</t>
   </si>
   <si>
     <t>#4 Zane Wagner - WLB</t>
   </si>
   <si>
     <t>#55 Daniel Duffy - WLB</t>
   </si>
   <si>
     <t>#34 David Zavala - CB</t>
   </si>
   <si>
     <t>#37 James Ross - FS</t>
   </si>
@@ -575,51 +575,51 @@
   <si>
     <t>#20 Thomas Brown - RB</t>
   </si>
   <si>
     <t>11:06</t>
   </si>
   <si>
     <t>SFO 26</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-27-SFO 26 (11:05) 10-William Johnson punts 44 yards to ATL 30. Fair Catch by 32-Leonard McKnight.</t>
   </si>
   <si>
     <t>#10 William Johnson - P</t>
   </si>
   <si>
     <t>#58 Robert Sharma - C</t>
   </si>
   <si>
-    <t>#72 Bruce Feldman - C</t>
+    <t>#68 Bruce Feldman - LG</t>
   </si>
   <si>
     <t>#65 Alexander Mendoza - DT</t>
   </si>
   <si>
     <t>10:57</t>
   </si>
   <si>
     <t>ATL 30</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>1-10-ATL 30 (10:58) 20-Robert Almazan ran to ATL 42 for 12 yards. Tackle by 28-Gary Maskell.</t>
   </si>
   <si>
     <t>10:19</t>
   </si>
   <si>
     <t>ATL 42</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
@@ -743,99 +743,99 @@
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(4:42) Extra point GOOD by 14-Kyle Gutierrez. ATL 7 SFO 0</t>
   </si>
   <si>
     <t>#10 Alfonso Kellems - P</t>
   </si>
   <si>
     <t>#64 Michael Newman - RG</t>
   </si>
   <si>
     <t>#14 Kyle Gutierrez - K</t>
   </si>
   <si>
     <t>#68 John Grayson - RT</t>
   </si>
   <si>
     <t>#67 Thomas Jefferson - C</t>
   </si>
   <si>
-    <t>#95 Donnell Kang - RDE</t>
-[...8 lines deleted...]
-    <t>#9 Donald Rose - MLB</t>
+    <t>#95 Donnell Kang - DT</t>
+  </si>
+  <si>
+    <t>#59 Kennith Brown - SLB</t>
+  </si>
+  <si>
+    <t>#78 Phillip Ruelas - LDE</t>
+  </si>
+  <si>
+    <t>#90 Donald Rose - RDE</t>
   </si>
   <si>
     <t>(4:42) 14-Kyle Gutierrez kicks 75 yards from ATL 35 to SFO -10. Touchback.</t>
   </si>
   <si>
     <t>#40 David Pitts - RB</t>
   </si>
   <si>
     <t>#92 Daniel Blue - WLB</t>
   </si>
   <si>
     <t>SFO 25</t>
   </si>
   <si>
     <t>Weak I Big HB Lead Toss Weak</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-SFO 25 (4:42) 47-Raymond Keller ran to SFO 24 for -1 yards. Tackle by 37-James Ross.</t>
   </si>
   <si>
-    <t>#38 Michael Scott - FB</t>
+    <t>#43 Michael Scott - FB</t>
   </si>
   <si>
     <t>#82 Robert Ortiz - TE</t>
   </si>
   <si>
     <t>4:00</t>
   </si>
   <si>
     <t>SFO 24</t>
   </si>
   <si>
     <t>2-11-SFO 24 (3:59) 11-Elliott Singer pass complete to 89-William Ward to SFO 39 for 15 yards. Tackle by 4-Zane Wagner.</t>
   </si>
   <si>
-    <t>#30 Guadalupe Terry - FB</t>
+    <t>#40 Guadalupe Terry - FB</t>
   </si>
   <si>
     <t>3:12</t>
   </si>
   <si>
     <t>SFO 39</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-SFO 39 (3:11) 47-Raymond Keller ran to SFO 38 for -1 yards. Tackle by 55-Daniel Duffy.</t>
   </si>
   <si>
     <t>2:30</t>
   </si>
   <si>
     <t>SFO 38</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>2-11-SFO 38 (2:29) 47-Raymond Keller ran to SFO 40 for 2 yards. Tackle by 75-Oscar Sanders.</t>
   </si>
@@ -1214,51 +1214,51 @@
   <si>
     <t>SFO 9</t>
   </si>
   <si>
     <t>1-9-SFO 9 (1:19) 7-Sergio Burt pass incomplete, intended for 20-Robert Almazan.</t>
   </si>
   <si>
     <t>1:14</t>
   </si>
   <si>
     <t>2-9-SFO 9 (1:15) 7-Sergio Burt pass Pass knocked down by 93-Wade Aiello. incomplete, intended for 81-Brandon Wynne.</t>
   </si>
   <si>
     <t>1:11</t>
   </si>
   <si>
     <t>3-9-SFO 9 (1:12) 7-Sergio Burt pass Pass knocked down by 28-Gary Maskell. incomplete, intended for 81-Brandon Wynne.</t>
   </si>
   <si>
     <t>1:09</t>
   </si>
   <si>
     <t>4-9-SFO 9 (1:10) 14-Kyle Gutierrez 26 yard field goal is GOOD. ATL 13 SFO 0</t>
   </si>
   <si>
-    <t>#97 Michael Malizia - MLB</t>
+    <t>#54 Michael Malizia - WLB</t>
   </si>
   <si>
     <t>1:06</t>
   </si>
   <si>
     <t>(1:07) 14-Kyle Gutierrez kicks 74 yards from ATL 35 to SFO -9. Touchback.</t>
   </si>
   <si>
     <t>I Formation Power HB Dive Weak</t>
   </si>
   <si>
     <t>1-10-SFO 25 (1:07) 47-Raymond Keller ran to SFO 27 for 2 yards. Tackle by 71-John Pendarvis.</t>
   </si>
   <si>
     <t>0:24</t>
   </si>
   <si>
     <t>SFO 27</t>
   </si>
   <si>
     <t>2-8-SFO 27 (0:23) 47-Raymond Keller ran to SFO 35 for 8 yards. Tackle by 4-Zane Wagner.</t>
   </si>
   <si>
     <t>0:20</t>
   </si>
@@ -2247,51 +2247,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CF170"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="392.761" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="35.277" bestFit="true" customWidth="true" style="0"/>