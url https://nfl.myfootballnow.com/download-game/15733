--- v0 (2026-09-11)
+++ v1 (2026-10-08)
@@ -383,57 +383,57 @@
   <si>
     <t>#64 David Chapdelaine - LG</t>
   </si>
   <si>
     <t>#69 Frank Green - C</t>
   </si>
   <si>
     <t>#79 Brian Obrien - RG</t>
   </si>
   <si>
     <t>#74 Ryan Michaels - LT</t>
   </si>
   <si>
     <t>#94 Mark Bullington - LDE</t>
   </si>
   <si>
     <t>#91 William Kelly - DT</t>
   </si>
   <si>
     <t>#93 Michael Thomas - DT</t>
   </si>
   <si>
     <t>#99 William Miller - RDE</t>
   </si>
   <si>
-    <t>#56 Kelly Neese - SLB</t>
+    <t>#56 Kelly Neese - WLB</t>
   </si>
   <si>
     <t>#54 Robert Caballero - MLB</t>
   </si>
   <si>
-    <t>#58 William Gould - WLB</t>
+    <t>#58 William Gould - SLB</t>
   </si>
   <si>
     <t>#30 Dale Martin - CB</t>
   </si>
   <si>
     <t>#33 Herman Huseman - CB</t>
   </si>
   <si>
     <t>#40 Gregg Hollis - SS</t>
   </si>
   <si>
     <t>#46 William Maciel - FS</t>
   </si>
   <si>
     <t>14:53</t>
   </si>
   <si>
     <t>CLE 29</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>4-3 Normal Double WR2</t>
   </si>
@@ -443,51 +443,51 @@
   <si>
     <t>#95 Morris Heuser - DT</t>
   </si>
   <si>
     <t>#59 William Overholt - MLB</t>
   </si>
   <si>
     <t>#34 Jason Weiner - CB</t>
   </si>
   <si>
     <t>14:49</t>
   </si>
   <si>
     <t>Strong I Big WR Quick In</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>2-10-CLE 29 (14:50) PENALTY - False Start (CLE 79-Brian Obrien)</t>
   </si>
   <si>
     <t>#86 Eric Sadler - TE</t>
   </si>
   <si>
-    <t>#90 Ricky Wenzel - LDE</t>
+    <t>#90 Ricky Wenzel - RDE</t>
   </si>
   <si>
     <t>CLE 24</t>
   </si>
   <si>
     <t>Singleback Empty 4 TE Drag WR Mix</t>
   </si>
   <si>
     <t>Dime Flat MLB SS Blitz</t>
   </si>
   <si>
     <t>2-15-CLE 24 (14:50) 11-Stanley Kemp pass complete to 86-Eric Sadler to CLE 31 for 7 yards. Tackle by 46-William Maciel. CLE 81-Donald Bale was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#88 John Moran - WR</t>
   </si>
   <si>
     <t>#41 Clyde Maxwell - FS</t>
   </si>
   <si>
     <t>14:06</t>
   </si>
   <si>
     <t>CLE 31</t>
   </si>
@@ -911,51 +911,51 @@
   <si>
     <t>46 Normal Weak Blitz</t>
   </si>
   <si>
     <t>2-10-CLE 3 (2:18) 11-Stanley Kemp pass complete to 89-Robert Calderon for 97 yards. TOUCHDOWN! CAR 0 CLE 6</t>
   </si>
   <si>
     <t>2:05</t>
   </si>
   <si>
     <t>CAR 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(2:06) Extra point GOOD by 17-Thomas Jones. CAR 0 CLE 7</t>
   </si>
   <si>
     <t>#17 Thomas Jones - K</t>
   </si>
   <si>
-    <t>#92 John Johnson - RDE</t>
+    <t>#92 John Johnson - LDE</t>
   </si>
   <si>
     <t>CLE 35</t>
   </si>
   <si>
     <t>(2:06) 17-Thomas Jones kicks 74 yards from CLE 35 to CAR -9. 20-Alfredo Palmer to CAR 23 for 33 yards. 20-Alfredo Palmer FUMBLES (97-Joe Ewing) recovered by CLE-97-Joe Ewing at CAR 23. Tackle by 62-Karl Symons.</t>
   </si>
   <si>
     <t>#62 Karl Symons - RG</t>
   </si>
   <si>
     <t>1:59</t>
   </si>
   <si>
     <t>CAR 23</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-CAR 23 (2:00) 11-Stanley Kemp pass complete to 87-Matthew Lacey to CAR 16 for 7 yards. Tackle by 33-Herman Huseman. Great move by 87-Matthew Lacey to get free of his coverage.</t>
   </si>
@@ -1613,51 +1613,51 @@
   <si>
     <t>3:57</t>
   </si>
   <si>
     <t>CLE 0</t>
   </si>
   <si>
     <t>2-1-CLE 0 (3:56) 9-Dennis Guilder pass complete to 26-Kenneth Silvia to CLE 0 for a short loss. Tackle by 40-Ken Chang. 26-Kenneth Silvia breaks down the CB. CLE 45-Ray Baynes was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>3:22</t>
   </si>
   <si>
     <t>3-1-CLE 0 (3:21) 9-Dennis Guilder pass Pass knocked down by 29-Gerald Thompson. incomplete, intended for 88-James Bailey.</t>
   </si>
   <si>
     <t>3:17</t>
   </si>
   <si>
     <t>4-1-CLE 0 (3:18) 5-Robert Rose 19 yard field goal is GOOD. CAR 3 CLE 23</t>
   </si>
   <si>
     <t>#2 Douglas Millikan - QB</t>
   </si>
   <si>
-    <t>#70 Glenn Medina - LT</t>
+    <t>#70 Glenn Medina - RT</t>
   </si>
   <si>
     <t>#42 Tony Render - SS</t>
   </si>
   <si>
     <t>3:15</t>
   </si>
   <si>
     <t>(3:16) 5-Robert Rose kicks 66 yards from CAR 35 to CLE -1. 81-Donald Bale to CLE 23 for 25 yards. Tackle by 30-Dale Martin.</t>
   </si>
   <si>
     <t>3:12</t>
   </si>
   <si>
     <t>1-10-CLE 23 (3:13) 11-Stanley Kemp pass incomplete, intended for 87-Matthew Lacey. That ball didn't get thrown well at all.</t>
   </si>
   <si>
     <t>#51 Matthew Cahill - MLB</t>
   </si>
   <si>
     <t>3:10</t>
   </si>
   <si>
     <t>2-10-CLE 23 (3:11) 11-Stanley Kemp pass complete to 88-John Moran to CLE 34 for 11 yards. Tackle by 33-Herman Huseman.</t>
   </si>