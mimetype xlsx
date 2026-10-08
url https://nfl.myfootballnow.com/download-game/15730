--- v0 (2026-09-09)
+++ v1 (2026-10-08)
@@ -431,51 +431,51 @@
   <si>
     <t>MIN 36</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-8-MIN 36 (14:15) 32-Corey Fox ran to MIN 43 for 7 yards. Tackle by 23-Jeff Kennedy.</t>
   </si>
   <si>
     <t>#16 Darrell Smith - WR</t>
   </si>
   <si>
     <t>#98 Marcus Scales - DT</t>
   </si>
   <si>
     <t>#73 Jorge Rodriguez - RDE</t>
   </si>
   <si>
     <t>#51 Cyril Apel - MLB</t>
   </si>
   <si>
-    <t>#21 Joseph Knight - CB</t>
+    <t>#1 Joseph Knight - CB</t>
   </si>
   <si>
     <t>13:37</t>
   </si>
   <si>
     <t>MIN 43</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>
   <si>
     <t>4-3 Normal SLB Middle Blitz</t>
   </si>
   <si>
     <t>3-1-MIN 43 (13:36) 32-Corey Fox ran to MIN 44 for 1 yards. Tackle by 98-Marcus Scales.</t>
   </si>
   <si>
     <t>#34 Allan Pratt - FB</t>
   </si>
   <si>
     <t>13:04</t>
   </si>
   <si>
     <t>MIN 44</t>
   </si>
@@ -593,96 +593,96 @@
   <si>
     <t>GBY 9</t>
   </si>
   <si>
     <t>3-8-GBY 9 (9:04) 8-Jean Martin pass complete to 28-Robert Menges for 9 yards. TOUCHDOWN! GBY 0 MIN 6</t>
   </si>
   <si>
     <t>9:01</t>
   </si>
   <si>
     <t>GBY 2</t>
   </si>
   <si>
     <t>(9:02) 32-Corey Fox ran for 2 yards. CONVERSION GOOD! GBY 0 MIN 8</t>
   </si>
   <si>
     <t>MIN 35</t>
   </si>
   <si>
     <t>(9:02) 6-Leroy Carolan kicks 74 yards from MIN 35 to GBY -9. Touchback.</t>
   </si>
   <si>
     <t>#45 Gregory Zarate - RB</t>
   </si>
   <si>
-    <t>#20 Frank Medina - SS</t>
+    <t>#7 Frank Medina - SS</t>
   </si>
   <si>
     <t>#35 Jeff Weaver - TE</t>
   </si>
   <si>
     <t>#6 Leroy Carolan - K</t>
   </si>
   <si>
     <t>GBY 25</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-GBY 25 (9:02) 13-William McCarthy pass complete to 45-Gregory Zarate to GBY 41 for 16 yards. Pressure by 97-Emanuel Gibson.</t>
   </si>
   <si>
     <t>#13 William McCarthy - QB</t>
   </si>
   <si>
     <t>#27 Conrad Brent - FB</t>
   </si>
   <si>
     <t>#44 Olen Nelson - TE</t>
   </si>
   <si>
     <t>#88 Kenneth Rosa - WR</t>
   </si>
   <si>
     <t>#85 Roy Tomlin - WR</t>
   </si>
   <si>
     <t>#52 Kenneth Hilderbrand - LT</t>
   </si>
   <si>
     <t>#75 Mark Prim - LG</t>
   </si>
   <si>
     <t>#15 Daniel Coppola - LG</t>
   </si>
   <si>
-    <t>#7 Andre Bruce - RG</t>
+    <t>#70 Andre Bruce - RG</t>
   </si>
   <si>
     <t>#69 Matthew Hill - RT</t>
   </si>
   <si>
     <t>#90 James King - LDE</t>
   </si>
   <si>
     <t>#70 Oliver McDonald - DT</t>
   </si>
   <si>
     <t>#65 Lee Johnson - DT</t>
   </si>
   <si>
     <t>#97 Emanuel Gibson - RDE</t>
   </si>
   <si>
     <t>#23 Albert Diaz - CB</t>
   </si>
   <si>
     <t>#48 Kenneth Naples - CB</t>
   </si>
   <si>
     <t>8:22</t>
   </si>