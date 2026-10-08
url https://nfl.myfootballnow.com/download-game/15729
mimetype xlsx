--- v0 (2026-09-09)
+++ v1 (2026-10-08)
@@ -371,246 +371,246 @@
   <si>
     <t>#38 David Garcia - FB</t>
   </si>
   <si>
     <t>#84 Kim Pierce - TE</t>
   </si>
   <si>
     <t>#18 James Shine - WR</t>
   </si>
   <si>
     <t>#58 David Hipple - LT</t>
   </si>
   <si>
     <t>#52 William Veliz - LG</t>
   </si>
   <si>
     <t>#70 Ryan Hickman - C</t>
   </si>
   <si>
     <t>#64 Terry Brown - RG</t>
   </si>
   <si>
     <t>#78 Nigel Tran - RT</t>
   </si>
   <si>
-    <t>#92 Ramon Maxwell - LDE</t>
-[...2 lines deleted...]
-    <t>#77 Richard Taylor - LDE</t>
+    <t>#92 Ramon Maxwell - DT</t>
+  </si>
+  <si>
+    <t>#77 Richard Taylor - RDE</t>
   </si>
   <si>
     <t>#76 Ricky Gustafson - DT</t>
   </si>
   <si>
     <t>#91 Robert Cowans - DT</t>
   </si>
   <si>
-    <t>#94 Craig Halton - RDE</t>
-[...8 lines deleted...]
-    <t>#92 Charles Barbour - WLB</t>
+    <t>#94 Craig Halton - DT</t>
+  </si>
+  <si>
+    <t>#93 Wade Aiello - LDE</t>
+  </si>
+  <si>
+    <t>#56 Jerry Sicard - MLB</t>
+  </si>
+  <si>
+    <t>#55 Charles Barbour - MLB</t>
   </si>
   <si>
     <t>#26 Ronald Mathis - CB</t>
   </si>
   <si>
     <t>#28 Gary Maskell - CB</t>
   </si>
   <si>
-    <t>#44 Raymond Parker - SS</t>
+    <t>#43 Raymond Parker - SS</t>
   </si>
   <si>
     <t>14:26</t>
   </si>
   <si>
     <t>WAS 24</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>2-11-WAS 24 (14:25) 34-Neal Wagner ran to WAS 23 for -1 yards. Tackle by 99-Jerry Sicard. WAS 58-David Hipple was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#85 Raymond Camacho - TE</t>
   </si>
   <si>
     <t>13:50</t>
   </si>
   <si>
     <t>WAS 23</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Strong</t>
   </si>
   <si>
     <t>46 Normal Outside Blitz</t>
   </si>
   <si>
     <t>3-12-WAS 23 (13:49) 34-Neal Wagner ran to WAS 24 for 2 yards. Tackle by 91-Robert Cowans.</t>
   </si>
   <si>
     <t>#80 James Rhodes - WR</t>
   </si>
   <si>
     <t>#63 Steven Harrell - RG</t>
   </si>
   <si>
-    <t>#24 John Murdock - FS</t>
+    <t>#24 John Murdock - CB</t>
   </si>
   <si>
     <t>13:16</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-11-WAS 24 (13:15) 6-Derrick Rodriguez punts 48 yards to SFO 28. 40-David Pitts to SFO 37 for 9 yards. Tackle by 85-Raymond Camacho.</t>
   </si>
   <si>
     <t>#6 Derrick Rodriguez - P</t>
   </si>
   <si>
     <t>#40 David Pitts - RB</t>
   </si>
   <si>
-    <t>#67 Phillip Ruelas - RDE</t>
+    <t>#78 Phillip Ruelas - LDE</t>
   </si>
   <si>
     <t>#92 Daniel Blue - WLB</t>
   </si>
   <si>
     <t>#72 David Valdez - C</t>
   </si>
   <si>
     <t>#77 John Ponce - RT</t>
   </si>
   <si>
-    <t>#95 Donnell Kang - RDE</t>
-[...2 lines deleted...]
-    <t>#22 Kennith Brown - SLB</t>
+    <t>#95 Donnell Kang - DT</t>
+  </si>
+  <si>
+    <t>#59 Kennith Brown - SLB</t>
   </si>
   <si>
     <t>13:05</t>
   </si>
   <si>
     <t>SFO 37</t>
   </si>
   <si>
     <t>I Formation Power HB Dive Weak</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-10-SFO 37 (13:06) 47-Raymond Keller ran to SFO 39 for 2 yards. Tackle by 90-Carl Wallen.</t>
   </si>
   <si>
-    <t>#11 Elliott Singer - QB</t>
-[...8 lines deleted...]
-    <t>#38 Michael Scott - FB</t>
+    <t>#4 Elliott Singer - QB</t>
+  </si>
+  <si>
+    <t>#39 Raymond Keller - RB</t>
+  </si>
+  <si>
+    <t>#40 Guadalupe Terry - FB</t>
+  </si>
+  <si>
+    <t>#43 Michael Scott - FB</t>
   </si>
   <si>
     <t>#89 William Ward - TE</t>
   </si>
   <si>
     <t>#14 Robert Williams - WR</t>
   </si>
   <si>
-    <t>#60 Christopher Becker - LT</t>
+    <t>#71 Christopher Becker - LT</t>
   </si>
   <si>
     <t>#73 Luther Parker - LG</t>
   </si>
   <si>
-    <t>#66 Brian Martin - C</t>
+    <t>#75 Brian Martin - C</t>
   </si>
   <si>
     <t>#53 Homer Walker - C</t>
   </si>
   <si>
     <t>#74 Joseph Bray - RT</t>
   </si>
   <si>
     <t>#41 Richard Whittington - SS</t>
   </si>
   <si>
     <t>12:27</t>
   </si>
   <si>
     <t>SFO 39</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>2-8-SFO 39 (12:26) 47-Raymond Keller ran to WAS 46 for 15 yards. Tackle by 43-Andrew Chaparro. SFO 73-Luther Parker was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#20 Thomas Brown - RB</t>
   </si>
   <si>
     <t>#80 Stephen Alvarez - WR</t>
   </si>
   <si>
     <t>#16 Kurt Eddings - WR</t>
   </si>
   <si>
     <t>#44 Morris Farrell - SS</t>
   </si>
   <si>
     <t>11:39</t>
   </si>
   <si>
     <t>WAS 46</t>
   </si>
   <si>
     <t>1-10-WAS 46 (11:38) 47-Raymond Keller ran to WAS 41 for 5 yards. Tackle by 41-Richard Whittington.</t>
   </si>
   <si>
-    <t>#72 Bruce Feldman - C</t>
+    <t>#68 Bruce Feldman - LG</t>
   </si>
   <si>
     <t>11:04</t>
   </si>
   <si>
     <t>WAS 41</t>
   </si>
   <si>
     <t>2-5-WAS 41 (11:03) 47-Raymond Keller ran to WAS 36 for 6 yards. Tackle by 56-Gary Schwartz. WAS 98-Kurt Swartz was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>10:30</t>
   </si>
   <si>
     <t>WAS 36</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>1-10-WAS 36 (10:29) 20-Thomas Brown ran to WAS 29 for 7 yards. Tackle by 41-Richard Whittington.</t>
   </si>
   <si>
     <t>#82 Robert Ortiz - TE</t>
   </si>
@@ -788,51 +788,51 @@
   <si>
     <t>WAS 37</t>
   </si>
   <si>
     <t>Shotgun Normal Deep Weak In and Out</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>3-8-WAS 37 (3:33) 11-Elliott Singer pass complete to 89-William Ward to WAS 28 for 9 yards. Tackle by 44-Morris Farrell. 89-William Ward did some fancy footwork there. SFO 53-Homer Walker was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>2:47</t>
   </si>
   <si>
     <t>WAS 28</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-WAS 28 (2:46) 47-Raymond Keller ran to WAS 27 for 1 yards. Tackle by 59-Leslie O'Neal.</t>
   </si>
   <si>
-    <t>#65 Jamey Burgess - C</t>
+    <t>#65 Jamey Burgess - RG</t>
   </si>
   <si>
     <t>2:11</t>
   </si>
   <si>
     <t>WAS 27</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>2-9-WAS 27 (2:10) 11-Elliott Singer pass complete to 89-William Ward to WAS 24 for 4 yards. Tackle by 57-William Goldschmidt.</t>
   </si>
   <si>
     <t>1:34</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>3-5-WAS 24 (1:33) 47-Raymond Keller ran to WAS 8 for 15 yards. Tackle by 41-Richard Whittington.</t>
   </si>
   <si>
     <t>0:49</t>
   </si>
@@ -1187,51 +1187,51 @@
   <si>
     <t>1:03</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>3-2-SFO 2 (1:04) 5-Jackie White pass complete to 18-James Shine for 2 yards. TOUCHDOWN! SFO 3 WAS 6</t>
   </si>
   <si>
     <t>1:00</t>
   </si>
   <si>
     <t>SFO 15</t>
   </si>
   <si>
     <t>(1:01) Extra point GOOD by 3-Roosevelt Welch. SFO 3 WAS 7</t>
   </si>
   <si>
     <t>#3 Roosevelt Welch - K</t>
   </si>
   <si>
     <t>#78 Jeffrey Vogt - C</t>
   </si>
   <si>
-    <t>#9 Donald Rose - MLB</t>
+    <t>#90 Donald Rose - RDE</t>
   </si>
   <si>
     <t>(1:01) 3-Roosevelt Welch kicks 75 yards from WAS 35 to SFO -10. Touchback.</t>
   </si>
   <si>
     <t>SFO 25</t>
   </si>
   <si>
     <t>1-10-SFO 25 (1:01) 47-Raymond Keller ran to SFO 30 for 5 yards. Tackle by 41-Richard Whittington. PENALTY - Unnecessary Roughness (WAS 41-Richard Whittington)</t>
   </si>
   <si>
     <t>0:56</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>1-10-SFO 45 (0:57) 11-Elliott Singer pass complete to 30-Guadalupe Terry to SFO 46 for a short gain. Tackle by 59-Leslie O'Neal.</t>
   </si>
   <si>
     <t>0:54</t>
   </si>
   <si>
     <t>0:50</t>
   </si>
@@ -2133,51 +2133,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CF154"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="301.926" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="35.277" bestFit="true" customWidth="true" style="0"/>
@@ -2185,52 +2185,52 @@
     <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="67" max="67" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="68" max="68" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="67" max="67" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="68" max="68" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="29.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>