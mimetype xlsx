--- v0 (2026-09-09)
+++ v1 (2026-10-08)
@@ -524,51 +524,51 @@
   <si>
     <t>3-1-CHI 18 (12:30) 47-Eric      Dickerson ran to CHI 19 for a short loss. Tackle by 55-Brutus Morgan.</t>
   </si>
   <si>
     <t>11:53</t>
   </si>
   <si>
     <t>CHI 19</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-1-CHI 19 (11:52) 11-David Phipps 36 yard field goal is GOOD. CHI 0 NYG 3</t>
   </si>
   <si>
     <t>#11 David Phipps - K</t>
   </si>
   <si>
     <t>#99 James Hicks - RDE</t>
   </si>
   <si>
-    <t>#47 Arthur Wood - FS</t>
+    <t>#25 Arthur Wood - FS</t>
   </si>
   <si>
     <t>#97 Will Anderson - LDE</t>
   </si>
   <si>
     <t>#25 James Dean - CB</t>
   </si>
   <si>
     <t>#39 Ronald Gordon - FS</t>
   </si>
   <si>
     <t>11:48</t>
   </si>
   <si>
     <t>NYG 35</t>
   </si>
   <si>
     <t>(11:49) 11-David Phipps kicks 75 yards from NYG 35 to CHI -10. Touchback.</t>
   </si>
   <si>
     <t>#35 David Perkins - RB</t>
   </si>
   <si>
     <t>CHI 25</t>
   </si>