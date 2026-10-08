--- v0 (2026-09-09)
+++ v1 (2026-10-08)
@@ -503,51 +503,51 @@
   <si>
     <t>DET 24</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-DET 24 (12:48) 34-Brian Barnett ran to DET 34 for 10 yards. Tackle by 24-Everett Whitby.</t>
   </si>
   <si>
     <t>#12 Edward Sherrod - QB</t>
   </si>
   <si>
     <t>#34 Brian Barnett - RB</t>
   </si>
   <si>
     <t>#45 Christopher Jordan - RB</t>
   </si>
   <si>
     <t>#84 Jason Molina - WR</t>
   </si>
   <si>
-    <t>#84 Joseph Barber - WR</t>
+    <t>#89 Joseph Barber - WR</t>
   </si>
   <si>
     <t>#63 Lester Stephens - LT</t>
   </si>
   <si>
     <t>#68 Edward Chandler - LG</t>
   </si>
   <si>
     <t>#61 Edward Holloway - C</t>
   </si>
   <si>
     <t>#44 Don Herman - RG</t>
   </si>
   <si>
     <t>#71 Craig Young - RT</t>
   </si>
   <si>
     <t>#51 Brian Dunphy - SLB</t>
   </si>
   <si>
     <t>#21 Branden Castillo - CB</t>
   </si>
   <si>
     <t>#31 Barry Johnston - CB</t>
   </si>