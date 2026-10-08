--- v0 (2026-09-09)
+++ v1 (2026-10-08)
@@ -398,51 +398,51 @@
   <si>
     <t>#69 Kim Gay - DT</t>
   </si>
   <si>
     <t>#64 Charles Brooks - DT</t>
   </si>
   <si>
     <t>#56 Carlos Blair - RDE</t>
   </si>
   <si>
     <t>#50 Jeffrey Blanchard - SLB</t>
   </si>
   <si>
     <t>#91 Wesley Russo - MLB</t>
   </si>
   <si>
     <t>#52 Douglas Erickson - WLB</t>
   </si>
   <si>
     <t>#31 Jay Knowles - CB</t>
   </si>
   <si>
     <t>#39 Arthur White - CB</t>
   </si>
   <si>
-    <t>#31 Richard Woods - SS</t>
+    <t>#27 Richard Woods - SS</t>
   </si>
   <si>
     <t>#22 Robert Padilla - FS</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>NOS 32</t>
   </si>
   <si>
     <t>Weak I Big Off Tackle Weak</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Inside</t>
   </si>
   <si>
     <t>2-3-NOS 32 (14:16) 24-Shawn Rosen ran to NOS 31 for -1 yards. Tackle by 52-Douglas Erickson.</t>
   </si>
   <si>
     <t>#80 Michael Willard - TE</t>
   </si>
   <si>
     <t>#81 Eddie Jackson - TE</t>
   </si>
@@ -533,51 +533,51 @@
   <si>
     <t>#67 Michael Townsend - RG</t>
   </si>
   <si>
     <t>#70 William Cason - LT</t>
   </si>
   <si>
     <t>#72 Danny Wilson - RT</t>
   </si>
   <si>
     <t>#66 Michael King - LG</t>
   </si>
   <si>
     <t>#98 David Culpepper - MLB</t>
   </si>
   <si>
     <t>12:34</t>
   </si>
   <si>
     <t>NOS 29</t>
   </si>
   <si>
     <t>4-20-NOS 29 (12:35) 1-Josiah Dominguez punts 48 yards to BAL 23. Fair Catch by 82-David Merritt.</t>
   </si>
   <si>
-    <t>#95 Jared Manning - SLB</t>
+    <t>#67 Jared Manning - SLB</t>
   </si>
   <si>
     <t>#92 Russell Johnson - WLB</t>
   </si>
   <si>
     <t>12:27</t>
   </si>
   <si>
     <t>BAL 23</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-BAL 23 (12:28) 6-Richard Dunn pass complete to 86-Garrett Stevens for 77 yards. TOUCHDOWN! Pressure by 99-Brandon Weaver. NOS 0 BAL 6</t>
   </si>
   <si>
     <t>#6 Richard Dunn - QB</t>
   </si>
   <si>
     <t>#47 Robert Anderson - RB</t>
   </si>
   <si>
     <t>#85 Edmond Olmstead - TE</t>
   </si>
@@ -605,51 +605,51 @@
   <si>
     <t>#99 Brandon Weaver - DT</t>
   </si>
   <si>
     <t>#96 Jerry James - DT</t>
   </si>
   <si>
     <t>#91 Brandon Bodie - RDE</t>
   </si>
   <si>
     <t>#56 James Paul - SLB</t>
   </si>
   <si>
     <t>#57 Gabriel Walker - WLB</t>
   </si>
   <si>
     <t>#32 Terrance Sheridan - CB</t>
   </si>
   <si>
     <t>#35 Joseph Lopez - CB</t>
   </si>
   <si>
     <t>#49 Jerry Bradley - CB</t>
   </si>
   <si>
-    <t>#40 James Meza - FS</t>
+    <t>#40 James Meza - CB</t>
   </si>
   <si>
     <t>12:16</t>
   </si>
   <si>
     <t>NOS 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(12:17) Extra point GOOD by 7-William Silver. NOS 0 BAL 7</t>
   </si>
   <si>
     <t>#76 William Jefferson - C</t>
   </si>
   <si>
     <t>#71 Alex Garcia - RG</t>
   </si>
   <si>
     <t>#87 William Sasso - TE</t>
   </si>