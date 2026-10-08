--- v0 (2026-09-09)
+++ v1 (2026-10-08)
@@ -287,66 +287,66 @@
   <si>
     <t>ST Rusher8</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>CIN has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>ATL</t>
   </si>
   <si>
     <t>ATL 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 14-Kyle Gutierrez kicks 74 yards from ATL 35 to CIN -9. Touchback.</t>
   </si>
   <si>
-    <t>#47 Douglas Wolfe - RB</t>
+    <t>#20 Douglas Wolfe - RB</t>
   </si>
   <si>
     <t>#99 Brandon Steger - SLB</t>
   </si>
   <si>
     <t>#43 Neal Parker - FS</t>
   </si>
   <si>
-    <t>#58 Scott Lunceford - WLB</t>
+    <t>#83 Scott Lunceford - SLB</t>
   </si>
   <si>
     <t>#29 Marcus Michaels - CB</t>
   </si>
   <si>
-    <t>#33 Timothy Cobb - FS</t>
+    <t>#45 Timothy Cobb - FS</t>
   </si>
   <si>
     <t>#71 Ralph Fodor - LG</t>
   </si>
   <si>
     <t>#35 Kelvin Parodi - SS</t>
   </si>
   <si>
     <t>#20 Donald Hyde - CB</t>
   </si>
   <si>
     <t>#57 Joseph Collins - WLB</t>
   </si>
   <si>
     <t>#90 John Alston - MLB</t>
   </si>
   <si>
     <t>#14 Kyle Gutierrez - K</t>
   </si>
   <si>
     <t>CIN</t>
   </si>
   <si>
     <t>CIN 25</t>
   </si>
@@ -368,51 +368,51 @@
   <si>
     <t>#24 Levi Kosinski - FB</t>
   </si>
   <si>
     <t>#89 Ryan Benson - TE</t>
   </si>
   <si>
     <t>#80 Aaron Atwood - WR</t>
   </si>
   <si>
     <t>#85 Chad Johnson - WR</t>
   </si>
   <si>
     <t>#77 Toby Carpenter - LT</t>
   </si>
   <si>
     <t>#74 Julius Charles - LG</t>
   </si>
   <si>
     <t>#60 Steven Ligon - C</t>
   </si>
   <si>
     <t>#72 Jose Stoops - RG</t>
   </si>
   <si>
-    <t>#52 Michael Sutton - RT</t>
+    <t>#67 Michael Sutton - RG</t>
   </si>
   <si>
     <t>#78 William Banks - LDE</t>
   </si>
   <si>
     <t>#71 John Pendarvis - DT</t>
   </si>
   <si>
     <t>#75 Oscar Sanders - DT</t>
   </si>
   <si>
     <t>#94 Timothy Pope - RDE</t>
   </si>
   <si>
     <t>#53 Stanley Snider - SLB</t>
   </si>
   <si>
     <t>#4 Zane Wagner - WLB</t>
   </si>
   <si>
     <t>#55 Daniel Duffy - WLB</t>
   </si>
   <si>
     <t>#44 Chas Melton - CB</t>
   </si>
@@ -542,60 +542,60 @@
   <si>
     <t>1-10-ATL 20 (11:44) 7-Sergio Burt pass complete to 13-Antonio Medrano to ATL 26 for 6 yards. Tackle by 20-Donald Hyde.</t>
   </si>
   <si>
     <t>#7 Sergio Burt - QB</t>
   </si>
   <si>
     <t>#20 Robert Almazan - RB</t>
   </si>
   <si>
     <t>#81 Brandon Wynne - TE</t>
   </si>
   <si>
     <t>#80 Boyce Olinger - WR</t>
   </si>
   <si>
     <t>#15 Gary Hertel - WR</t>
   </si>
   <si>
     <t>#13 Antonio Medrano - WR</t>
   </si>
   <si>
     <t>#52 Bradley Werner - LT</t>
   </si>
   <si>
-    <t>#56 Jesse Prout - LG</t>
+    <t>#69 Jesse Prout - LG</t>
   </si>
   <si>
     <t>#67 Thomas Jefferson - C</t>
   </si>
   <si>
     <t>#62 Kenneth Brassfield - RG</t>
   </si>
   <si>
-    <t>#57 Thomas Freeman - RT</t>
+    <t>#76 Thomas Freeman - RT</t>
   </si>
   <si>
     <t>#79 Gregory Carpenter - RDE</t>
   </si>
   <si>
     <t>#53 Jackie Cox - DT</t>
   </si>
   <si>
     <t>#75 Robert Aguilar - DT</t>
   </si>
   <si>
     <t>#96 Timothy Hill - RDE</t>
   </si>
   <si>
     <t>#22 William Williams - CB</t>
   </si>
   <si>
     <t>11:10</t>
   </si>
   <si>
     <t>ATL 26</t>
   </si>
   <si>
     <t>Nickel Blitz Stunt Blitz</t>
   </si>