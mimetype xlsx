--- v0 (2026-09-09)
+++ v1 (2026-10-09)
@@ -479,51 +479,51 @@
   <si>
     <t>#71 Paul Surratt - RT</t>
   </si>
   <si>
     <t>#75 Ricky Bauer - LT</t>
   </si>
   <si>
     <t>#72 Vance Elliott - RT</t>
   </si>
   <si>
     <t>#64 John Baez - RG</t>
   </si>
   <si>
     <t>#70 Michael Chandler - C</t>
   </si>
   <si>
     <t>#78 Jerry Hall - LG</t>
   </si>
   <si>
     <t>#62 Aaron Bemis - C</t>
   </si>
   <si>
     <t>#67 John Andrews - LG</t>
   </si>
   <si>
-    <t>#76 Omar Daniels - DT</t>
+    <t>#96 Omar Daniels - LDE</t>
   </si>
   <si>
     <t>#45 Alfredo Short - SS</t>
   </si>
   <si>
     <t>#95 Garland Casey - MLB</t>
   </si>
   <si>
     <t>(14:45) 4-Timothy Liles kicks 72 yards from PIT 35 to KCY -7. Touchback.</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Inside</t>
   </si>
   <si>
     <t>1-10-KCY 25 (14:45) 1-Grant Dunn pass incomplete, intended for 88-Robert Green.</t>
   </si>
   <si>
     <t>#34 William Mackinnon - CB</t>
   </si>
   <si>
     <t>#44 Tyler Ludwig - SS</t>
   </si>