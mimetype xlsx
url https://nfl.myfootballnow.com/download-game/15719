--- v0 (2026-09-09)
+++ v1 (2026-10-08)
@@ -998,51 +998,51 @@
   <si>
     <t>#62 David Stewart - LG</t>
   </si>
   <si>
     <t>#61 Donald Monroe - RG</t>
   </si>
   <si>
     <t>#93 Leon Blake - WLB</t>
   </si>
   <si>
     <t>9:56</t>
   </si>
   <si>
     <t>NED 35</t>
   </si>
   <si>
     <t>(9:57) 3-John Reynolds kicks 75 yards from NED 35 to JAX -10. Touchback.</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-JAX 25 (9:57) 15-Harold Deleon ran to JAX 35 for 10 yards. Tackle by 99-Robert Mabery.</t>
   </si>
   <si>
-    <t>#57 Raymond Kaufman - CB</t>
+    <t>#43 Raymond Kaufman - CB</t>
   </si>
   <si>
     <t>9:17</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>1-10-JAX 35 (9:16) 34-Vern Young ran to JAX 37 for 2 yards. Tackle by 98-Michael Newman.</t>
   </si>
   <si>
     <t>8:41</t>
   </si>
   <si>
     <t>JAX 37</t>
   </si>
   <si>
     <t>2-8-JAX 37 (8:40) 15-Harold Deleon ran to JAX 39 for 2 yards. Tackle by 51-Joseph Wells.</t>
   </si>
   <si>
     <t>8:07</t>
   </si>
   <si>
     <t>JAX 39</t>
   </si>